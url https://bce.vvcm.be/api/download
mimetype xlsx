--- v1 (2026-08-28)
+++ v2 (2026-10-28)
@@ -10,1475 +10,1490 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Prospection" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Meta" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1158" uniqueCount="482">
   <si>
     <t>EnterpriseNumber</t>
   </si>
   <si>
     <t>StartDate</t>
   </si>
   <si>
     <t>PostalCode</t>
   </si>
   <si>
     <t>LocalityFR</t>
   </si>
   <si>
     <t>Phone1</t>
   </si>
   <si>
     <t>Phone2</t>
   </si>
   <si>
     <t>Phone3</t>
   </si>
   <si>
     <t>Email1</t>
   </si>
   <si>
     <t>Email2</t>
   </si>
   <si>
     <t>Email3</t>
   </si>
   <si>
-    <t>0211.126.636</t>
+    <t>0211.389.625</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>lorette.jeanchristophe@gmail.com</t>
-[...53 lines deleted...]
-    <t>0468.797.436</t>
+    <t>0486972598</t>
+  </si>
+  <si>
+    <t>guyvandenabeele37@gmail.com</t>
+  </si>
+  <si>
+    <t>0211.475.440</t>
+  </si>
+  <si>
+    <t>04/358.28.32</t>
+  </si>
+  <si>
+    <t>fe022-vien-stremy@diocesedeliege.be</t>
+  </si>
+  <si>
+    <t>0221.002.820</t>
+  </si>
+  <si>
+    <t>pry@fabriques-namlux.be</t>
+  </si>
+  <si>
+    <t>0443.153.903</t>
+  </si>
+  <si>
+    <t>+3222097000</t>
+  </si>
+  <si>
+    <t>info.be@veolia.com</t>
+  </si>
+  <si>
+    <t>0536.451.174</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>Woluwe-Saint-Pierre</t>
+  </si>
+  <si>
+    <t>info@nicecom.be</t>
+  </si>
+  <si>
+    <t>0541.867.833</t>
+  </si>
+  <si>
+    <t>derdoyle04@gmail.com</t>
+  </si>
+  <si>
+    <t>0542.258.209</t>
+  </si>
+  <si>
+    <t>28-08-2026</t>
+  </si>
+  <si>
+    <t>1730</t>
+  </si>
+  <si>
+    <t>Asse</t>
+  </si>
+  <si>
+    <t>+32472075171</t>
+  </si>
+  <si>
+    <t>spyridon.stoob@telenet.be</t>
+  </si>
+  <si>
+    <t>0554.825.350</t>
+  </si>
+  <si>
+    <t>8870</t>
+  </si>
+  <si>
+    <t>Izegem</t>
+  </si>
+  <si>
+    <t>0475417937</t>
+  </si>
+  <si>
+    <t>patrick.cokelaere@gmail.com</t>
+  </si>
+  <si>
+    <t>0627.884.760</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>Antwerpen</t>
+  </si>
+  <si>
+    <t>03-226.04.91</t>
+  </si>
+  <si>
+    <t>jan.vanroie@metsense.be</t>
+  </si>
+  <si>
+    <t>0635.853.707</t>
+  </si>
+  <si>
+    <t>0495189553</t>
+  </si>
+  <si>
+    <t>sandra.lust@gmail.com</t>
+  </si>
+  <si>
+    <t>0669.790.740</t>
+  </si>
+  <si>
+    <t>1853</t>
+  </si>
+  <si>
+    <t>Grimbergen</t>
+  </si>
+  <si>
+    <t>Zic.asbl@protonmail.com</t>
+  </si>
+  <si>
+    <t>0686.884.615</t>
+  </si>
+  <si>
+    <t>21-08-2026</t>
+  </si>
+  <si>
+    <t>6200</t>
+  </si>
+  <si>
+    <t>Châtelet</t>
+  </si>
+  <si>
+    <t>+32498614779</t>
+  </si>
+  <si>
+    <t>mws.auto@outlook.be</t>
+  </si>
+  <si>
+    <t>0701.774.016</t>
+  </si>
+  <si>
+    <t>leen.smekens@outlook.be</t>
+  </si>
+  <si>
+    <t>0707.702.003</t>
+  </si>
+  <si>
+    <t>contact@cybercorplabel.com</t>
+  </si>
+  <si>
+    <t>0707.885.412</t>
+  </si>
+  <si>
+    <t>8470</t>
+  </si>
+  <si>
+    <t>Gistel</t>
+  </si>
+  <si>
+    <t>melissa.deceuninck@hotmail.com</t>
+  </si>
+  <si>
+    <t>0724.985.324</t>
+  </si>
+  <si>
+    <t>02-09-2026</t>
+  </si>
+  <si>
+    <t>5100</t>
+  </si>
+  <si>
+    <t>Namur</t>
+  </si>
+  <si>
+    <t>christinepochet@hotmail.com</t>
+  </si>
+  <si>
+    <t>0728.587.190</t>
+  </si>
+  <si>
+    <t>m2concept@outlook.be</t>
+  </si>
+  <si>
+    <t>0747.739.346</t>
+  </si>
+  <si>
+    <t>6210</t>
+  </si>
+  <si>
+    <t>Les Bons Villers</t>
+  </si>
+  <si>
+    <t>+32475438850</t>
+  </si>
+  <si>
+    <t>taxi-4-you@outlook.be</t>
+  </si>
+  <si>
+    <t>0752.995.360</t>
+  </si>
+  <si>
+    <t>+32473665987</t>
+  </si>
+  <si>
+    <t>vincent.despontin@gmail.com</t>
+  </si>
+  <si>
+    <t>0754.844.892</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>Koekelberg</t>
+  </si>
+  <si>
+    <t>+32484971319</t>
+  </si>
+  <si>
+    <t>chaari_fares@yahoo.fr</t>
+  </si>
+  <si>
+    <t>0755.245.166</t>
+  </si>
+  <si>
+    <t>4780</t>
+  </si>
+  <si>
+    <t>Sankt Vith</t>
+  </si>
+  <si>
+    <t>trottinette@triangel.com</t>
+  </si>
+  <si>
+    <t>0760.536.517</t>
+  </si>
+  <si>
+    <t>0475411458</t>
+  </si>
+  <si>
+    <t>francis.masset1@telenet.be</t>
+  </si>
+  <si>
+    <t>0764.878.652</t>
+  </si>
+  <si>
+    <t>0496538848</t>
+  </si>
+  <si>
+    <t>marianne@ticelangues.be</t>
+  </si>
+  <si>
+    <t>0770.666.186</t>
+  </si>
+  <si>
+    <t>kenneth@alterego.sale</t>
+  </si>
+  <si>
+    <t>kenneth@alteregosales.be</t>
+  </si>
+  <si>
+    <t>0775.744.137</t>
+  </si>
+  <si>
+    <t>acnetsrl@outlook.com</t>
+  </si>
+  <si>
+    <t>0780.473.975</t>
+  </si>
+  <si>
+    <t>hb@baumalassurances.be</t>
+  </si>
+  <si>
+    <t>0784.881.735</t>
+  </si>
+  <si>
+    <t>27-07-2026</t>
+  </si>
+  <si>
+    <t>7110</t>
+  </si>
+  <si>
+    <t>La Louvière</t>
+  </si>
+  <si>
+    <t>+32470888522</t>
+  </si>
+  <si>
+    <t>lemoine.mael95@gmail.com</t>
+  </si>
+  <si>
+    <t>0788.729.368</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>Saint-Josse-ten-Noode</t>
+  </si>
+  <si>
+    <t>+32488109530</t>
+  </si>
+  <si>
+    <t>adamarch315@gmail.com</t>
+  </si>
+  <si>
+    <t>0798.192.313</t>
+  </si>
+  <si>
+    <t>bbpmfinances@gmail.com</t>
+  </si>
+  <si>
+    <t>0802.901.959</t>
+  </si>
+  <si>
+    <t>4350</t>
+  </si>
+  <si>
+    <t>Remicourt</t>
+  </si>
+  <si>
+    <t>+32494070104</t>
+  </si>
+  <si>
+    <t>cecilevirgo@hotmail.com</t>
+  </si>
+  <si>
+    <t>0834.291.456</t>
+  </si>
+  <si>
+    <t>+32479651250</t>
+  </si>
+  <si>
+    <t>obonnier@gmail.com</t>
+  </si>
+  <si>
+    <t>0839.163.925</t>
+  </si>
+  <si>
+    <t>8550</t>
+  </si>
+  <si>
+    <t>Zwevegem</t>
+  </si>
+  <si>
+    <t>+32477610504</t>
+  </si>
+  <si>
+    <t>rockfriet@gmail.com</t>
+  </si>
+  <si>
+    <t>0846.073.095</t>
+  </si>
+  <si>
+    <t>info@theredline.be</t>
+  </si>
+  <si>
+    <t>0850.333.177</t>
+  </si>
+  <si>
+    <t>056 53 25 40</t>
+  </si>
+  <si>
+    <t>rita.c.verstraete@telenet.be</t>
+  </si>
+  <si>
+    <t>0879.359.735</t>
+  </si>
+  <si>
+    <t>diiwallabe@yahoo.fr</t>
+  </si>
+  <si>
+    <t>1000.960.222</t>
+  </si>
+  <si>
+    <t>+32475523142</t>
+  </si>
+  <si>
+    <t>olivier@nicecom.be</t>
+  </si>
+  <si>
+    <t>1005.178.336</t>
+  </si>
+  <si>
+    <t>9450</t>
+  </si>
+  <si>
+    <t>Haaltert</t>
+  </si>
+  <si>
+    <t>bv.elidon@outlook.com</t>
+  </si>
+  <si>
+    <t>1007.080.625</t>
+  </si>
+  <si>
+    <t>0465839576</t>
+  </si>
+  <si>
+    <t>yousufjaji1@gmail.com</t>
+  </si>
+  <si>
+    <t>1011.004.868</t>
+  </si>
+  <si>
+    <t>support@mine-tech.be</t>
+  </si>
+  <si>
+    <t>1021.101.083</t>
+  </si>
+  <si>
+    <t>Info@jpl-be.com</t>
+  </si>
+  <si>
+    <t>1034.409.384</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>Hoeilaart</t>
+  </si>
+  <si>
+    <t>xer.events@gmail.com</t>
+  </si>
+  <si>
+    <t>1037.426.480</t>
+  </si>
+  <si>
+    <t>5520</t>
+  </si>
+  <si>
+    <t>Onhaye</t>
+  </si>
+  <si>
+    <t>transport.clement.n@outlook.be</t>
+  </si>
+  <si>
+    <t>1038.052.032</t>
+  </si>
+  <si>
+    <t>2300</t>
+  </si>
+  <si>
+    <t>Turnhout</t>
+  </si>
+  <si>
+    <t>+32456941749</t>
+  </si>
+  <si>
+    <t>fstiens@suitsfinance.com</t>
+  </si>
+  <si>
+    <t>1038.059.455</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>studioapplaus@outlook.com</t>
+  </si>
+  <si>
+    <t>1038.563.954</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>Ixelles</t>
+  </si>
+  <si>
+    <t>+32488815306</t>
+  </si>
+  <si>
+    <t>flore.schumacher07@gmail.com</t>
+  </si>
+  <si>
+    <t>1039.525.640</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>+32494164911</t>
+  </si>
+  <si>
+    <t>coaching@denisedemelo.com</t>
+  </si>
+  <si>
+    <t>1039.556.027</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>Evere</t>
+  </si>
+  <si>
+    <t>+3227300611</t>
+  </si>
+  <si>
+    <t>admin@d-sidegroup.com</t>
+  </si>
+  <si>
+    <t>1039.666.685</t>
+  </si>
+  <si>
+    <t>30-06-2026</t>
+  </si>
+  <si>
+    <t>+32486850533</t>
+  </si>
+  <si>
+    <t>lafabriquedeglo@gmail.com</t>
+  </si>
+  <si>
+    <t>1039.981.342</t>
+  </si>
+  <si>
+    <t>+32478814318</t>
+  </si>
+  <si>
+    <t>jeanluc.henrioul@skynet.be</t>
+  </si>
+  <si>
+    <t>1040.114.964</t>
+  </si>
+  <si>
+    <t>4540</t>
+  </si>
+  <si>
+    <t>Amay</t>
+  </si>
+  <si>
+    <t>+32471816774</t>
+  </si>
+  <si>
+    <t>info@clauzerinvest.be</t>
+  </si>
+  <si>
+    <t>1040.469.708</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>Berchem-Sainte-Agathe</t>
+  </si>
+  <si>
+    <t>+32465636632</t>
+  </si>
+  <si>
+    <t>romain.battajon@gmail.com</t>
+  </si>
+  <si>
+    <t>1040.556.216</t>
+  </si>
+  <si>
+    <t>1300</t>
+  </si>
+  <si>
+    <t>Wavre</t>
+  </si>
+  <si>
+    <t>+32485506246</t>
+  </si>
+  <si>
+    <t>fl@pumple.eu</t>
+  </si>
+  <si>
+    <t>1040.609.268</t>
+  </si>
+  <si>
+    <t>24-07-2026</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>Bruxelles</t>
+  </si>
+  <si>
+    <t>admin@flamingobrussels.be</t>
+  </si>
+  <si>
+    <t>1040.852.560</t>
+  </si>
+  <si>
+    <t>31-07-2026</t>
+  </si>
+  <si>
+    <t>4400</t>
+  </si>
+  <si>
+    <t>Flémalle</t>
+  </si>
+  <si>
+    <t>+32499780767</t>
+  </si>
+  <si>
+    <t>daniele_bredice@hotmail.it</t>
+  </si>
+  <si>
+    <t>1040.990.340</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>+32470429766</t>
+  </si>
+  <si>
+    <t>gauthier.massart@me.com</t>
+  </si>
+  <si>
+    <t>1041.106.047</t>
+  </si>
+  <si>
+    <t>09-08-2026</t>
+  </si>
+  <si>
+    <t>5020</t>
+  </si>
+  <si>
+    <t>+32471957206</t>
+  </si>
+  <si>
+    <t>philippe.mathay@atallnetworks.com</t>
+  </si>
+  <si>
+    <t>1041.233.929</t>
+  </si>
+  <si>
+    <t>5002</t>
+  </si>
+  <si>
+    <t>+32496367145</t>
+  </si>
+  <si>
+    <t>dubcindy@outlook.com</t>
+  </si>
+  <si>
+    <t>1041.286.486</t>
+  </si>
+  <si>
+    <t>8540</t>
+  </si>
+  <si>
+    <t>Deerlijk</t>
+  </si>
+  <si>
+    <t>+32493856454</t>
+  </si>
+  <si>
+    <t>tascha.groenweghe@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.332.810</t>
+  </si>
+  <si>
+    <t>16-08-2026</t>
+  </si>
+  <si>
+    <t>+32499061091</t>
+  </si>
+  <si>
+    <t>tom_vervenne@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.433.768</t>
+  </si>
+  <si>
+    <t>19-08-2026</t>
+  </si>
+  <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>Maasmechelen</t>
+  </si>
+  <si>
+    <t>+32479792528</t>
+  </si>
+  <si>
+    <t>sarinauyttendaele1997@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.539.775</t>
+  </si>
+  <si>
+    <t>3582</t>
+  </si>
+  <si>
+    <t>Beringen</t>
+  </si>
+  <si>
+    <t>+32484807960</t>
+  </si>
+  <si>
+    <t>nickyvanmeert@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.567.885</t>
+  </si>
+  <si>
+    <t>23-08-2026</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>Arendonk</t>
+  </si>
+  <si>
+    <t>+32478276544</t>
+  </si>
+  <si>
+    <t>nick.witvrouwen@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.573.528</t>
+  </si>
+  <si>
+    <t>info@driftiques.be</t>
+  </si>
+  <si>
+    <t>1041.596.886</t>
+  </si>
+  <si>
+    <t>8500</t>
+  </si>
+  <si>
+    <t>Kortrijk</t>
+  </si>
+  <si>
+    <t>leerlab.academy@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.597.183</t>
+  </si>
+  <si>
+    <t>6637</t>
+  </si>
+  <si>
+    <t>Fauvillers</t>
+  </si>
+  <si>
+    <t>info@nftechnology.be</t>
+  </si>
+  <si>
+    <t>1041.611.932</t>
+  </si>
+  <si>
+    <t>20-08-2026</t>
+  </si>
+  <si>
+    <t>5570</t>
+  </si>
+  <si>
+    <t>Beauraing</t>
+  </si>
+  <si>
+    <t>+32477345964</t>
+  </si>
+  <si>
+    <t>0477345964</t>
+  </si>
+  <si>
+    <t>bryanmarchal9@outlook.com</t>
+  </si>
+  <si>
+    <t>Bryanmarchal9@outlook.com</t>
+  </si>
+  <si>
+    <t>1041.651.425</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>6230</t>
+  </si>
+  <si>
+    <t>Pont-à-Celles</t>
+  </si>
+  <si>
+    <t>+32477914425</t>
+  </si>
+  <si>
+    <t>bosmansestelle@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.660.135</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>Molenbeek-Saint-Jean</t>
+  </si>
+  <si>
+    <t>+32485350510</t>
+  </si>
+  <si>
+    <t>info.hes.unal@gmail.com</t>
+  </si>
+  <si>
+    <t>suhedaunal12345@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.680.129</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>Auderghem</t>
+  </si>
+  <si>
+    <t>+32493999146</t>
+  </si>
+  <si>
+    <t>lucia.yuki388@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.680.426</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>Halle</t>
+  </si>
+  <si>
+    <t>+32489191211</t>
+  </si>
+  <si>
+    <t>hardymaster123@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.682.901</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>+32474937234</t>
+  </si>
+  <si>
+    <t>hakanbozbey@gmail.com</t>
+  </si>
+  <si>
+    <t>hakanbozbey44@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.694.678</t>
+  </si>
+  <si>
+    <t>+32499489884</t>
+  </si>
+  <si>
+    <t>nutribyome@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.707.942</t>
+  </si>
+  <si>
+    <t>1740</t>
+  </si>
+  <si>
+    <t>Ternat</t>
+  </si>
+  <si>
+    <t>olteanucornelia2004@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.736.547</t>
+  </si>
+  <si>
+    <t>30-08-2026</t>
+  </si>
+  <si>
+    <t>6140</t>
+  </si>
+  <si>
+    <t>Fontaine-l'Evêque</t>
+  </si>
+  <si>
+    <t>+32488942112</t>
+  </si>
+  <si>
+    <t>stephanieschellebroodt@hotmail.fr</t>
+  </si>
+  <si>
+    <t>1041.781.879</t>
+  </si>
+  <si>
+    <t>27-08-2026</t>
+  </si>
+  <si>
+    <t>4287</t>
+  </si>
+  <si>
+    <t>Lincent</t>
+  </si>
+  <si>
+    <t>0471975002</t>
+  </si>
+  <si>
+    <t>contact@performandcare.com</t>
+  </si>
+  <si>
+    <t>1041.805.734</t>
+  </si>
+  <si>
+    <t>8200</t>
+  </si>
+  <si>
+    <t>Brugge</t>
+  </si>
+  <si>
+    <t>karlasavat@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.818.008</t>
+  </si>
+  <si>
+    <t>7812</t>
+  </si>
+  <si>
+    <t>Ath</t>
+  </si>
+  <si>
+    <t>+32492423420</t>
+  </si>
+  <si>
+    <t>samir.maessckal@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.822.065</t>
+  </si>
+  <si>
+    <t>7140</t>
+  </si>
+  <si>
+    <t>Morlanwelz</t>
+  </si>
+  <si>
+    <t>+32498359097</t>
+  </si>
+  <si>
+    <t>chatteriedespetitsplis@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.824.342</t>
+  </si>
+  <si>
+    <t>4610</t>
+  </si>
+  <si>
+    <t>Beyne-Heusay</t>
+  </si>
+  <si>
+    <t>+32456118785</t>
+  </si>
+  <si>
+    <t>bru170389@outlook.fr</t>
+  </si>
+  <si>
+    <t>1041.826.223</t>
+  </si>
+  <si>
+    <t>+32485321271</t>
+  </si>
+  <si>
+    <t>yasminacluci05@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.829.191</t>
+  </si>
+  <si>
+    <t>9810</t>
+  </si>
+  <si>
+    <t>Nazareth-De Pinte</t>
+  </si>
+  <si>
+    <t>d.bingov@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.881.948</t>
+  </si>
+  <si>
+    <t>3980</t>
+  </si>
+  <si>
+    <t>Tessenderlo-Ham</t>
+  </si>
+  <si>
+    <t>+32486579758</t>
+  </si>
+  <si>
+    <t>goedgezelschapgerry85@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.891.054</t>
+  </si>
+  <si>
+    <t>5030</t>
+  </si>
+  <si>
+    <t>Gembloux</t>
+  </si>
+  <si>
+    <t>+32496527701</t>
+  </si>
+  <si>
+    <t>conobert.christel@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.903.625</t>
+  </si>
+  <si>
+    <t>mehmet.gocen01@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.906.001</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>Genk</t>
+  </si>
+  <si>
+    <t>+32487607098</t>
+  </si>
+  <si>
+    <t>smail_benkacem@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.907.484</t>
+  </si>
+  <si>
+    <t>31-08-2026</t>
+  </si>
+  <si>
+    <t>+32470721667</t>
+  </si>
+  <si>
+    <t>jaumot.tiffany@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.920.253</t>
+  </si>
+  <si>
+    <t>5190</t>
+  </si>
+  <si>
+    <t>Jemeppe-sur-Sambre</t>
+  </si>
+  <si>
+    <t>+32470613619</t>
+  </si>
+  <si>
+    <t>louise.machtelings@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.924.213</t>
+  </si>
+  <si>
+    <t>9100</t>
+  </si>
+  <si>
+    <t>Sint-Niklaas</t>
+  </si>
+  <si>
+    <t>nick.dhollander@notaris-boere.be</t>
+  </si>
+  <si>
+    <t>1041.925.894</t>
+  </si>
+  <si>
+    <t>6760</t>
+  </si>
+  <si>
+    <t>Virton</t>
+  </si>
+  <si>
+    <t>horizonpourtousasbl@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.927.676</t>
+  </si>
+  <si>
+    <t>6464</t>
+  </si>
+  <si>
+    <t>Chimay</t>
+  </si>
+  <si>
+    <t>jeanluc.renault@outlook.com</t>
+  </si>
+  <si>
+    <t>1041.929.359</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>Rebecq</t>
+  </si>
+  <si>
+    <t>movimentoasbl@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.932.527</t>
+  </si>
+  <si>
+    <t>5060</t>
+  </si>
+  <si>
+    <t>Sambreville</t>
+  </si>
+  <si>
+    <t>houbanoemie@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.932.824</t>
+  </si>
+  <si>
+    <t>9970</t>
+  </si>
+  <si>
+    <t>Kaprijke</t>
+  </si>
+  <si>
+    <t>agro.vandevelde@skynet.be</t>
+  </si>
+  <si>
+    <t>1041.933.319</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>Watermael-Boitsfort</t>
+  </si>
+  <si>
+    <t>+32477518736</t>
+  </si>
+  <si>
+    <t>juliamgb22@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.933.418</t>
+  </si>
+  <si>
+    <t>6240</t>
+  </si>
+  <si>
+    <t>Farciennes</t>
+  </si>
+  <si>
+    <t>aurelie.boulanger.pro@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.934.111</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>Braine-l'Alleud</t>
+  </si>
+  <si>
+    <t>capreco.asbl@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.935.891</t>
+  </si>
+  <si>
+    <t>7860</t>
+  </si>
+  <si>
+    <t>Lessines</t>
+  </si>
+  <si>
+    <t>elijaoud@yahoo.fr</t>
+  </si>
+  <si>
+    <t>1041.939.653</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>Tubize</t>
+  </si>
+  <si>
+    <t>+32477970677</t>
+  </si>
+  <si>
+    <t>info@lascenedudwende.be</t>
+  </si>
+  <si>
+    <t>1041.941.237</t>
+  </si>
+  <si>
+    <t>genezismanagement@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.941.534</t>
+  </si>
+  <si>
+    <t>6670</t>
+  </si>
+  <si>
+    <t>Gouvy</t>
+  </si>
+  <si>
+    <t>maejump@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.941.831</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>Schaerbeek</t>
   </si>
   <si>
-    <t>0475315196</t>
-[...773 lines deleted...]
-    <t>1041.739.517</t>
+    <t>urbansoul.belgium@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.942.029</t>
+  </si>
+  <si>
+    <t>6810</t>
+  </si>
+  <si>
+    <t>Chiny</t>
+  </si>
+  <si>
+    <t>transportcorentinpetit@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.946.086</t>
+  </si>
+  <si>
+    <t>6971</t>
+  </si>
+  <si>
+    <t>Tenneville</t>
+  </si>
+  <si>
+    <t>info@elec2d.be</t>
+  </si>
+  <si>
+    <t>1041.949.155</t>
+  </si>
+  <si>
+    <t>8750</t>
+  </si>
+  <si>
+    <t>Wingene</t>
+  </si>
+  <si>
+    <t>steven.quintyn@skynet.be</t>
+  </si>
+  <si>
+    <t>1041.951.432</t>
+  </si>
+  <si>
+    <t>allakonstantin264@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.953.709</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>Aarschot</t>
+  </si>
+  <si>
+    <t>vickycornelissens@telenet.be</t>
+  </si>
+  <si>
+    <t>1041.964.496</t>
+  </si>
+  <si>
+    <t>26-08-2026</t>
+  </si>
+  <si>
+    <t>+32498760905</t>
+  </si>
+  <si>
+    <t>imaginhaye@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.966.971</t>
+  </si>
+  <si>
+    <t>2630</t>
+  </si>
+  <si>
+    <t>Aartselaar</t>
+  </si>
+  <si>
+    <t>bestuur@unizo-rupelstreek.be</t>
+  </si>
+  <si>
+    <t>1041.967.268</t>
+  </si>
+  <si>
+    <t>3960</t>
+  </si>
+  <si>
+    <t>Bree</t>
+  </si>
+  <si>
+    <t>info@aerocx.be</t>
+  </si>
+  <si>
+    <t>1041.967.664</t>
+  </si>
+  <si>
+    <t>4520</t>
+  </si>
+  <si>
+    <t>Wanze</t>
+  </si>
+  <si>
+    <t>emilie.corbaye.221738@belnot.be</t>
+  </si>
+  <si>
+    <t>1041.968.456</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>Lanaken</t>
   </si>
   <si>
-    <t>bente.vanherf@hotmail.com</t>
-[...521 lines deleted...]
-    <t>hallo@elfenentrollen.be</t>
+    <t>jasmine_neven@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.968.555</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>Ottignies-Louvain-la-Neuve</t>
+  </si>
+  <si>
+    <t>lionel@creagreen.be</t>
+  </si>
+  <si>
+    <t>1041.972.416</t>
+  </si>
+  <si>
+    <t>9880</t>
+  </si>
+  <si>
+    <t>Aalter</t>
+  </si>
+  <si>
+    <t>karelaalter.vanmaele@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.974.295</t>
+  </si>
+  <si>
+    <t>9960</t>
+  </si>
+  <si>
+    <t>Assenede</t>
+  </si>
+  <si>
+    <t>info@theducsandduchess.be</t>
   </si>
   <si>
     <t>Key</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Source ZIP</t>
   </si>
   <si>
-    <t>2026-08-28T10-12-23-853Z__KboOpenData_0465_2026_08_28_Update.zip</t>
+    <t>2026-09-02T15-34-43-463Z__KboOpenData_0470_2026_09_02_Update.zip</t>
   </si>
   <si>
     <t>GeneratedAt</t>
   </si>
   <si>
-    <t>2026-08-28T10:12:27.031Z</t>
+    <t>2026-09-02T15:34:47.906Z</t>
   </si>
   <si>
     <t>Rule</t>
   </si>
   <si>
     <t>Only *_insert.csv used. Enterprises exported only if at least one TEL or EMAIL contact is present. Locality is MunicipalityFR only.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
@@ -1825,51 +1840,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J116"/>
+  <dimension ref="A1:J115"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="7" width="18" customWidth="1"/>
     <col min="8" max="10" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1888,3761 +1903,3729 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>11</v>
       </c>
       <c r="J2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>11</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="I4" t="s">
         <v>11</v>
       </c>
       <c r="J4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>11</v>
       </c>
       <c r="J5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I6" t="s">
         <v>11</v>
       </c>
       <c r="J6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>11</v>
       </c>
       <c r="H7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>11</v>
       </c>
       <c r="J7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8" t="s">
         <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I8" t="s">
         <v>11</v>
       </c>
       <c r="J8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9" t="s">
         <v>11</v>
       </c>
       <c r="H9" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="I9" t="s">
         <v>11</v>
       </c>
       <c r="J9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I10" t="s">
         <v>11</v>
       </c>
       <c r="J10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>11</v>
       </c>
       <c r="H11" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I11" t="s">
         <v>11</v>
       </c>
       <c r="J11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>11</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="I12" t="s">
         <v>11</v>
       </c>
       <c r="J12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D13" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
       <c r="H13" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="I13" t="s">
         <v>11</v>
       </c>
       <c r="J13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>11</v>
       </c>
       <c r="H14" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="I14" t="s">
         <v>11</v>
       </c>
       <c r="J14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15" t="s">
         <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="I15" t="s">
         <v>11</v>
       </c>
       <c r="J15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16" t="s">
         <v>11</v>
       </c>
       <c r="H16" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I16" t="s">
         <v>11</v>
       </c>
       <c r="J16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="I17" t="s">
         <v>11</v>
       </c>
       <c r="J17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
         <v>11</v>
       </c>
       <c r="H18" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="I18" t="s">
         <v>11</v>
       </c>
       <c r="J18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>11</v>
       </c>
       <c r="H19" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="I19" t="s">
         <v>11</v>
       </c>
       <c r="J19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>11</v>
       </c>
       <c r="H20" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="I20" t="s">
         <v>11</v>
       </c>
       <c r="J20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>11</v>
       </c>
       <c r="H21" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="I21" t="s">
         <v>11</v>
       </c>
       <c r="J21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>11</v>
       </c>
       <c r="H22" t="s">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="I22" t="s">
         <v>11</v>
       </c>
       <c r="J22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>11</v>
       </c>
       <c r="H23" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="I23" t="s">
         <v>11</v>
       </c>
       <c r="J23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>11</v>
       </c>
       <c r="H24" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="I24" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="J24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>83</v>
+        <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
         <v>11</v>
       </c>
       <c r="H25" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="I25" t="s">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="J25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="I26" t="s">
         <v>11</v>
       </c>
       <c r="J26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="I27" t="s">
         <v>11</v>
       </c>
       <c r="J27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E28" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="I28" t="s">
         <v>11</v>
       </c>
       <c r="J28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="B29" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
         <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="I29" t="s">
         <v>11</v>
       </c>
       <c r="J29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="I30" t="s">
         <v>11</v>
       </c>
       <c r="J30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>119</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31" t="s">
         <v>11</v>
       </c>
       <c r="H31" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="I31" t="s">
         <v>11</v>
       </c>
       <c r="J31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="B32" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="I32" t="s">
         <v>11</v>
       </c>
       <c r="J32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="E33" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="I33" t="s">
         <v>11</v>
       </c>
       <c r="J33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="I34" t="s">
         <v>11</v>
       </c>
       <c r="J34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="I35" t="s">
         <v>11</v>
       </c>
       <c r="J35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
       <c r="H36" t="s">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="I36" t="s">
         <v>11</v>
       </c>
       <c r="J36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>119</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>120</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="F37" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>123</v>
+        <v>138</v>
       </c>
       <c r="I37" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="J37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>124</v>
+        <v>139</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="D38" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="E38" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38" t="s">
         <v>11</v>
       </c>
       <c r="H38" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="I38" t="s">
         <v>11</v>
       </c>
       <c r="J38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>129</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39" t="s">
         <v>11</v>
       </c>
       <c r="H39" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="I39" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="J39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>135</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40" t="s">
         <v>11</v>
       </c>
       <c r="H40" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="I40" t="s">
         <v>11</v>
       </c>
       <c r="J40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="I41" t="s">
         <v>11</v>
       </c>
       <c r="J41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="B42" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="E42" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42" t="s">
         <v>11</v>
       </c>
       <c r="H42" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="I42" t="s">
         <v>11</v>
       </c>
       <c r="J42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="D43" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="E43" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43" t="s">
         <v>11</v>
       </c>
       <c r="H43" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="I43" t="s">
         <v>11</v>
       </c>
       <c r="J43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="D44" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="E44" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
       <c r="H44" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="I44" t="s">
         <v>11</v>
       </c>
       <c r="J44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="C45" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="D45" t="s">
-        <v>157</v>
+        <v>41</v>
       </c>
       <c r="E45" t="s">
-        <v>158</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45" t="s">
         <v>11</v>
       </c>
       <c r="H45" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="I45" t="s">
         <v>11</v>
       </c>
       <c r="J45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="D46" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>169</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="I46" t="s">
         <v>11</v>
       </c>
       <c r="J46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B47" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="C47" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="E47" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
       <c r="H47" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="I47" t="s">
         <v>11</v>
       </c>
       <c r="J47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B48" t="s">
-        <v>172</v>
+        <v>11</v>
       </c>
       <c r="C48" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D48" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E48" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
       <c r="H48" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I48" t="s">
         <v>11</v>
       </c>
       <c r="J48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B49" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C49" t="s">
-        <v>179</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49" t="s">
         <v>11</v>
       </c>
       <c r="H49" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="I49" t="s">
         <v>11</v>
       </c>
       <c r="J49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B50" t="s">
-        <v>183</v>
+        <v>11</v>
       </c>
       <c r="C50" t="s">
-        <v>184</v>
+        <v>67</v>
       </c>
       <c r="D50" t="s">
+        <v>68</v>
+      </c>
+      <c r="E50" t="s">
         <v>185</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
       <c r="I50" t="s">
         <v>11</v>
       </c>
       <c r="J50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" t="s">
         <v>188</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
         <v>189</v>
       </c>
-      <c r="C51" t="s">
+      <c r="E51" t="s">
         <v>190</v>
       </c>
-      <c r="D51" t="s">
+      <c r="F51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" t="s">
+        <v>11</v>
+      </c>
+      <c r="H51" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
       <c r="I51" t="s">
         <v>11</v>
       </c>
       <c r="J51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>192</v>
+      </c>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" t="s">
+        <v>193</v>
+      </c>
+      <c r="D52" t="s">
         <v>194</v>
       </c>
-      <c r="B52" t="s">
+      <c r="E52" t="s">
         <v>195</v>
       </c>
-      <c r="C52" t="s">
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>199</v>
       </c>
       <c r="I52" t="s">
         <v>11</v>
       </c>
       <c r="J52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>197</v>
+      </c>
+      <c r="B53" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" t="s">
+        <v>198</v>
+      </c>
+      <c r="D53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E53" t="s">
         <v>200</v>
       </c>
-      <c r="B53" t="s">
+      <c r="F53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" t="s">
+        <v>11</v>
+      </c>
+      <c r="H53" t="s">
         <v>201</v>
-      </c>
-[...16 lines deleted...]
-        <v>205</v>
       </c>
       <c r="I53" t="s">
         <v>11</v>
       </c>
       <c r="J53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>202</v>
+      </c>
+      <c r="B54" t="s">
+        <v>203</v>
+      </c>
+      <c r="C54" t="s">
+        <v>204</v>
+      </c>
+      <c r="D54" t="s">
+        <v>205</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" t="s">
+        <v>11</v>
+      </c>
+      <c r="H54" t="s">
         <v>206</v>
-      </c>
-[...19 lines deleted...]
-        <v>209</v>
       </c>
       <c r="I54" t="s">
         <v>11</v>
       </c>
       <c r="J54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>207</v>
+      </c>
+      <c r="B55" t="s">
+        <v>208</v>
+      </c>
+      <c r="C55" t="s">
+        <v>209</v>
+      </c>
+      <c r="D55" t="s">
         <v>210</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>211</v>
       </c>
-      <c r="D55" t="s">
+      <c r="F55" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" t="s">
+        <v>11</v>
+      </c>
+      <c r="H55" t="s">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>213</v>
       </c>
       <c r="I55" t="s">
         <v>11</v>
       </c>
       <c r="J55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
         <v>214</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>67</v>
+      </c>
+      <c r="D56" t="s">
+        <v>68</v>
+      </c>
+      <c r="E56" t="s">
         <v>215</v>
       </c>
-      <c r="C56" t="s">
+      <c r="F56" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H56" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>219</v>
       </c>
       <c r="I56" t="s">
         <v>11</v>
       </c>
       <c r="J56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" t="s">
+        <v>218</v>
+      </c>
+      <c r="C57" t="s">
+        <v>219</v>
+      </c>
+      <c r="D57" t="s">
+        <v>68</v>
+      </c>
+      <c r="E57" t="s">
         <v>220</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="F57" t="s">
+        <v>11</v>
+      </c>
+      <c r="G57" t="s">
+        <v>11</v>
+      </c>
+      <c r="H57" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
       <c r="I57" t="s">
         <v>11</v>
       </c>
       <c r="J57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" t="s">
+        <v>66</v>
+      </c>
+      <c r="C58" t="s">
+        <v>223</v>
+      </c>
+      <c r="D58" t="s">
+        <v>68</v>
+      </c>
+      <c r="E58" t="s">
+        <v>224</v>
+      </c>
+      <c r="F58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" t="s">
+        <v>11</v>
+      </c>
+      <c r="H58" t="s">
         <v>225</v>
-      </c>
-[...19 lines deleted...]
-        <v>11</v>
       </c>
       <c r="I58" t="s">
         <v>11</v>
       </c>
       <c r="J58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>226</v>
+      </c>
+      <c r="B59" t="s">
+        <v>66</v>
+      </c>
+      <c r="C59" t="s">
+        <v>227</v>
+      </c>
+      <c r="D59" t="s">
+        <v>228</v>
+      </c>
+      <c r="E59" t="s">
+        <v>229</v>
+      </c>
+      <c r="F59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" t="s">
         <v>230</v>
-      </c>
-[...19 lines deleted...]
-        <v>233</v>
       </c>
       <c r="I59" t="s">
         <v>11</v>
       </c>
       <c r="J59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>232</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>233</v>
+      </c>
+      <c r="F60" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" t="s">
+        <v>11</v>
+      </c>
+      <c r="H60" t="s">
         <v>234</v>
-      </c>
-[...19 lines deleted...]
-        <v>11</v>
       </c>
       <c r="I60" t="s">
         <v>11</v>
       </c>
       <c r="J60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" t="s">
+        <v>236</v>
+      </c>
+      <c r="C61" t="s">
+        <v>237</v>
+      </c>
+      <c r="D61" t="s">
         <v>238</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="E61" t="s">
         <v>239</v>
       </c>
-      <c r="D61" t="s">
+      <c r="F61" t="s">
+        <v>11</v>
+      </c>
+      <c r="G61" t="s">
+        <v>11</v>
+      </c>
+      <c r="H61" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>242</v>
       </c>
       <c r="I61" t="s">
         <v>11</v>
       </c>
       <c r="J61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>241</v>
+      </c>
+      <c r="B62" t="s">
+        <v>52</v>
+      </c>
+      <c r="C62" t="s">
+        <v>242</v>
+      </c>
+      <c r="D62" t="s">
         <v>243</v>
       </c>
-      <c r="B62" t="s">
+      <c r="E62" t="s">
         <v>244</v>
       </c>
-      <c r="C62" t="s">
+      <c r="F62" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" t="s">
+        <v>11</v>
+      </c>
+      <c r="H62" t="s">
         <v>245</v>
-      </c>
-[...13 lines deleted...]
-        <v>248</v>
       </c>
       <c r="I62" t="s">
         <v>11</v>
       </c>
       <c r="J62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>246</v>
+      </c>
+      <c r="B63" t="s">
+        <v>247</v>
+      </c>
+      <c r="C63" t="s">
+        <v>248</v>
+      </c>
+      <c r="D63" t="s">
         <v>249</v>
       </c>
-      <c r="B63" t="s">
+      <c r="E63" t="s">
         <v>250</v>
       </c>
-      <c r="C63" t="s">
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" t="s">
+        <v>11</v>
+      </c>
+      <c r="H63" t="s">
         <v>251</v>
-      </c>
-[...13 lines deleted...]
-        <v>254</v>
       </c>
       <c r="I63" t="s">
         <v>11</v>
       </c>
       <c r="J63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B64" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="C64" t="s">
-        <v>256</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>257</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64" t="s">
         <v>11</v>
       </c>
       <c r="H64" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="I64" t="s">
         <v>11</v>
       </c>
       <c r="J64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="B65" t="s">
-        <v>260</v>
+        <v>11</v>
       </c>
       <c r="C65" t="s">
-        <v>150</v>
+        <v>255</v>
       </c>
       <c r="D65" t="s">
-        <v>151</v>
+        <v>256</v>
       </c>
       <c r="E65" t="s">
-        <v>261</v>
+        <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65" t="s">
         <v>11</v>
       </c>
       <c r="H65" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="I65" t="s">
         <v>11</v>
       </c>
       <c r="J65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B66" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="C66" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D66" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
       <c r="H66" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="I66" t="s">
         <v>11</v>
       </c>
       <c r="J66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>262</v>
+      </c>
+      <c r="B67" t="s">
+        <v>263</v>
+      </c>
+      <c r="C67" t="s">
+        <v>264</v>
+      </c>
+      <c r="D67" t="s">
+        <v>265</v>
+      </c>
+      <c r="E67" t="s">
+        <v>266</v>
+      </c>
+      <c r="F67" t="s">
+        <v>267</v>
+      </c>
+      <c r="G67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H67" t="s">
         <v>268</v>
       </c>
-      <c r="B67" t="s">
+      <c r="I67" t="s">
         <v>269</v>
-      </c>
-[...19 lines deleted...]
-        <v>11</v>
       </c>
       <c r="J67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>270</v>
+      </c>
+      <c r="B68" t="s">
+        <v>271</v>
+      </c>
+      <c r="C68" t="s">
         <v>272</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>273</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>274</v>
       </c>
-      <c r="E68" t="s">
+      <c r="F68" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="I68" t="s">
         <v>11</v>
       </c>
       <c r="J68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>276</v>
       </c>
       <c r="B69" t="s">
+        <v>271</v>
+      </c>
+      <c r="C69" t="s">
         <v>277</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>278</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>279</v>
       </c>
-      <c r="E69" t="s">
+      <c r="F69" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" t="s">
+        <v>11</v>
+      </c>
+      <c r="H69" t="s">
         <v>280</v>
       </c>
-      <c r="F69" t="s">
-[...5 lines deleted...]
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="J69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>282</v>
       </c>
       <c r="B70" t="s">
-        <v>277</v>
+        <v>66</v>
       </c>
       <c r="C70" t="s">
         <v>283</v>
       </c>
       <c r="D70" t="s">
-        <v>24</v>
+        <v>284</v>
       </c>
       <c r="E70" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70" t="s">
         <v>11</v>
       </c>
       <c r="H70" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I70" t="s">
         <v>11</v>
       </c>
       <c r="J70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B71" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C71" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D71" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E71" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
       <c r="H71" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="I71" t="s">
         <v>11</v>
       </c>
       <c r="J71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B72" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="C72" t="s">
-        <v>292</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>293</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>11</v>
+        <v>294</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72" t="s">
         <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="I72" t="s">
-        <v>11</v>
+        <v>296</v>
       </c>
       <c r="J72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B73" t="s">
-        <v>264</v>
+        <v>109</v>
       </c>
       <c r="C73" t="s">
-        <v>296</v>
+        <v>73</v>
       </c>
       <c r="D73" t="s">
-        <v>297</v>
+        <v>74</v>
       </c>
       <c r="E73" t="s">
-        <v>11</v>
+        <v>298</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73" t="s">
         <v>11</v>
       </c>
       <c r="H73" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I73" t="s">
         <v>11</v>
       </c>
       <c r="J73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B74" t="s">
-        <v>277</v>
+        <v>66</v>
       </c>
       <c r="C74" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D74" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74" t="s">
         <v>11</v>
       </c>
       <c r="H74" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="I74" t="s">
         <v>11</v>
       </c>
       <c r="J74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B75" t="s">
-        <v>195</v>
+        <v>305</v>
       </c>
       <c r="C75" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D75" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="E75" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75" t="s">
         <v>11</v>
       </c>
       <c r="H75" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="I75" t="s">
         <v>11</v>
       </c>
       <c r="J75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B76" t="s">
-        <v>277</v>
+        <v>311</v>
       </c>
       <c r="C76" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D76" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E76" t="s">
-        <v>11</v>
+        <v>314</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
       <c r="H76" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="I76" t="s">
         <v>11</v>
       </c>
       <c r="J76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="B77" t="s">
-        <v>277</v>
+        <v>29</v>
       </c>
       <c r="C77" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D77" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
       <c r="H77" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="I77" t="s">
         <v>11</v>
       </c>
       <c r="J77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B78" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C78" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="D78" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E78" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78" t="s">
         <v>11</v>
       </c>
       <c r="H78" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="I78" t="s">
         <v>11</v>
       </c>
       <c r="J78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B79" t="s">
-        <v>260</v>
+        <v>29</v>
       </c>
       <c r="C79" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D79" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E79" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="I79" t="s">
         <v>11</v>
       </c>
       <c r="J79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B80" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C80" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="D80" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="E80" t="s">
-        <v>11</v>
+        <v>333</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="I80" t="s">
         <v>11</v>
       </c>
       <c r="J80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="B81" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C81" t="s">
-        <v>202</v>
+        <v>30</v>
       </c>
       <c r="D81" t="s">
-        <v>203</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81" t="s">
         <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="I81" t="s">
         <v>11</v>
       </c>
       <c r="J81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="B82" t="s">
-        <v>277</v>
+        <v>311</v>
       </c>
       <c r="C82" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D82" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="I82" t="s">
         <v>11</v>
       </c>
       <c r="J82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B83" t="s">
-        <v>226</v>
+        <v>109</v>
       </c>
       <c r="C83" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="D83" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="E83" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83" t="s">
         <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="I83" t="s">
         <v>11</v>
       </c>
       <c r="J83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B84" t="s">
-        <v>342</v>
+        <v>109</v>
       </c>
       <c r="C84" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="D84" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E84" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84" t="s">
         <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="I84" t="s">
         <v>11</v>
       </c>
       <c r="J84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="B85" t="s">
-        <v>342</v>
+        <v>109</v>
       </c>
       <c r="C85" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>348</v>
+        <v>11</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85" t="s">
         <v>11</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="I85" t="s">
         <v>11</v>
       </c>
       <c r="J85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B86" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C86" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="D86" t="s">
-        <v>228</v>
+        <v>356</v>
       </c>
       <c r="E86" t="s">
-        <v>11</v>
+        <v>357</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86" t="s">
         <v>11</v>
       </c>
       <c r="H86" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="I86" t="s">
         <v>11</v>
       </c>
       <c r="J86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B87" t="s">
-        <v>277</v>
+        <v>360</v>
       </c>
       <c r="C87" t="s">
-        <v>354</v>
+        <v>104</v>
       </c>
       <c r="D87" t="s">
-        <v>355</v>
+        <v>105</v>
       </c>
       <c r="E87" t="s">
-        <v>11</v>
+        <v>361</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87" t="s">
         <v>11</v>
       </c>
       <c r="H87" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="I87" t="s">
         <v>11</v>
       </c>
       <c r="J87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B88" t="s">
-        <v>195</v>
+        <v>109</v>
       </c>
       <c r="C88" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="D88" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="E88" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88" t="s">
         <v>11</v>
       </c>
       <c r="H88" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="I88" t="s">
         <v>11</v>
       </c>
       <c r="J88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B89" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C89" t="s">
-        <v>207</v>
+        <v>369</v>
       </c>
       <c r="D89" t="s">
-        <v>208</v>
+        <v>370</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89" t="s">
         <v>11</v>
       </c>
       <c r="H89" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="I89" t="s">
         <v>11</v>
       </c>
       <c r="J89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="B90" t="s">
-        <v>189</v>
+        <v>109</v>
       </c>
       <c r="C90" t="s">
-        <v>202</v>
+        <v>373</v>
       </c>
       <c r="D90" t="s">
-        <v>203</v>
+        <v>374</v>
       </c>
       <c r="E90" t="s">
-        <v>365</v>
+        <v>11</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90" t="s">
         <v>11</v>
       </c>
       <c r="H90" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="I90" t="s">
         <v>11</v>
       </c>
       <c r="J90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="B91" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C91" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="D91" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91" t="s">
         <v>11</v>
       </c>
       <c r="H91" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="I91" t="s">
         <v>11</v>
       </c>
       <c r="J91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="B92" t="s">
-        <v>260</v>
+        <v>109</v>
       </c>
       <c r="C92" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="D92" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92" t="s">
         <v>11</v>
       </c>
       <c r="H92" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="I92" t="s">
         <v>11</v>
       </c>
       <c r="J92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="B93" t="s">
-        <v>264</v>
+        <v>109</v>
       </c>
       <c r="C93" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="D93" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="I93" t="s">
         <v>11</v>
       </c>
       <c r="J93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="B94" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C94" t="s">
-        <v>207</v>
+        <v>389</v>
       </c>
       <c r="D94" t="s">
-        <v>208</v>
+        <v>390</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="I94" t="s">
         <v>11</v>
       </c>
       <c r="J94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>381</v>
+        <v>392</v>
       </c>
       <c r="B95" t="s">
-        <v>342</v>
+        <v>109</v>
       </c>
       <c r="C95" t="s">
-        <v>382</v>
+        <v>393</v>
       </c>
       <c r="D95" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="E95" t="s">
-        <v>11</v>
+        <v>395</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95" t="s">
         <v>11</v>
       </c>
       <c r="H95" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="I95" t="s">
         <v>11</v>
       </c>
       <c r="J95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="B96" t="s">
-        <v>195</v>
+        <v>305</v>
       </c>
       <c r="C96" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="D96" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="E96" t="s">
-        <v>388</v>
+        <v>11</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
       <c r="H96" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
       <c r="I96" t="s">
         <v>11</v>
       </c>
       <c r="J96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="B97" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C97" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="D97" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97" t="s">
         <v>11</v>
       </c>
       <c r="H97" t="s">
-        <v>393</v>
+        <v>404</v>
       </c>
       <c r="I97" t="s">
         <v>11</v>
       </c>
       <c r="J97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>394</v>
+        <v>405</v>
       </c>
       <c r="B98" t="s">
-        <v>195</v>
+        <v>109</v>
       </c>
       <c r="C98" t="s">
-        <v>91</v>
+        <v>406</v>
       </c>
       <c r="D98" t="s">
-        <v>92</v>
+        <v>407</v>
       </c>
       <c r="E98" t="s">
-        <v>395</v>
+        <v>11</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98" t="s">
         <v>11</v>
       </c>
       <c r="H98" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="I98" t="s">
         <v>11</v>
       </c>
       <c r="J98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C99" t="s">
-        <v>52</v>
+        <v>410</v>
       </c>
       <c r="D99" t="s">
-        <v>53</v>
+        <v>411</v>
       </c>
       <c r="E99" t="s">
-        <v>11</v>
+        <v>412</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
       <c r="H99" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="I99" t="s">
         <v>11</v>
       </c>
       <c r="J99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
       <c r="B100" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C100" t="s">
-        <v>128</v>
+        <v>167</v>
       </c>
       <c r="D100" t="s">
-        <v>129</v>
+        <v>168</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100" t="s">
         <v>11</v>
       </c>
       <c r="H100" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="I100" t="s">
         <v>11</v>
       </c>
       <c r="J100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="B101" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C101" t="s">
-        <v>402</v>
+        <v>417</v>
       </c>
       <c r="D101" t="s">
-        <v>403</v>
+        <v>418</v>
       </c>
       <c r="E101" t="s">
-        <v>404</v>
+        <v>11</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101" t="s">
         <v>11</v>
       </c>
       <c r="H101" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="I101" t="s">
         <v>11</v>
       </c>
       <c r="J101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B102" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C102" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="D102" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102" t="s">
         <v>11</v>
       </c>
       <c r="H102" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="I102" t="s">
         <v>11</v>
       </c>
       <c r="J102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
       <c r="B103" t="s">
-        <v>411</v>
+        <v>109</v>
       </c>
       <c r="C103" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="D103" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="E103" t="s">
-        <v>414</v>
+        <v>11</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103" t="s">
         <v>11</v>
       </c>
       <c r="H103" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="I103" t="s">
         <v>11</v>
       </c>
       <c r="J103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="B104" t="s">
-        <v>264</v>
+        <v>109</v>
       </c>
       <c r="C104" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="D104" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="E104" t="s">
-        <v>419</v>
+        <v>11</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
       <c r="G104" t="s">
         <v>11</v>
       </c>
       <c r="H104" t="s">
-        <v>420</v>
+        <v>431</v>
       </c>
       <c r="I104" t="s">
         <v>11</v>
       </c>
       <c r="J104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="B105" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C105" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="D105" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" t="s">
         <v>11</v>
       </c>
       <c r="G105" t="s">
         <v>11</v>
       </c>
       <c r="H105" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="I105" t="s">
         <v>11</v>
       </c>
       <c r="J105" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
       <c r="B106" t="s">
+        <v>29</v>
+      </c>
+      <c r="C106" t="s">
         <v>277</v>
       </c>
-      <c r="C106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" t="s">
-        <v>427</v>
+        <v>278</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" t="s">
         <v>11</v>
       </c>
       <c r="G106" t="s">
         <v>11</v>
       </c>
       <c r="H106" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
       <c r="I106" t="s">
         <v>11</v>
       </c>
       <c r="J106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="B107" t="s">
-        <v>430</v>
+        <v>109</v>
       </c>
       <c r="C107" t="s">
-        <v>162</v>
+        <v>439</v>
       </c>
       <c r="D107" t="s">
-        <v>163</v>
+        <v>440</v>
       </c>
       <c r="E107" t="s">
-        <v>431</v>
+        <v>11</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
       <c r="G107" t="s">
         <v>11</v>
       </c>
       <c r="H107" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="I107" t="s">
         <v>11</v>
       </c>
       <c r="J107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="B108" t="s">
-        <v>277</v>
+        <v>443</v>
       </c>
       <c r="C108" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="D108" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="E108" t="s">
-        <v>11</v>
+        <v>444</v>
       </c>
       <c r="F108" t="s">
         <v>11</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
       <c r="H108" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="I108" t="s">
         <v>11</v>
       </c>
       <c r="J108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="B109" t="s">
-        <v>264</v>
+        <v>109</v>
       </c>
       <c r="C109" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="D109" t="s">
-        <v>439</v>
+        <v>448</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" t="s">
         <v>11</v>
       </c>
       <c r="G109" t="s">
         <v>11</v>
       </c>
       <c r="H109" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="I109" t="s">
         <v>11</v>
       </c>
       <c r="J109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="B110" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C110" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="D110" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" t="s">
         <v>11</v>
       </c>
       <c r="G110" t="s">
         <v>11</v>
       </c>
       <c r="H110" t="s">
-        <v>444</v>
+        <v>453</v>
       </c>
       <c r="I110" t="s">
         <v>11</v>
       </c>
       <c r="J110" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="B111" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C111" t="s">
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="D111" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" t="s">
         <v>11</v>
       </c>
       <c r="G111" t="s">
         <v>11</v>
       </c>
       <c r="H111" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="I111" t="s">
         <v>11</v>
       </c>
       <c r="J111" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="B112" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="C112" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="D112" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" t="s">
         <v>11</v>
       </c>
       <c r="G112" t="s">
         <v>11</v>
       </c>
       <c r="H112" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="I112" t="s">
         <v>11</v>
       </c>
       <c r="J112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="B113" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C113" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="D113" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" t="s">
         <v>11</v>
       </c>
       <c r="G113" t="s">
         <v>11</v>
       </c>
       <c r="H113" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="I113" t="s">
         <v>11</v>
       </c>
       <c r="J113" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="B114" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C114" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="D114" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" t="s">
         <v>11</v>
       </c>
       <c r="G114" t="s">
         <v>11</v>
       </c>
       <c r="H114" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="I114" t="s">
         <v>11</v>
       </c>
       <c r="J114" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="B115" t="s">
-        <v>277</v>
+        <v>109</v>
       </c>
       <c r="C115" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="D115" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" t="s">
         <v>11</v>
       </c>
       <c r="G115" t="s">
         <v>11</v>
       </c>
       <c r="H115" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="I115" t="s">
         <v>11</v>
       </c>
       <c r="J115" t="s">
-        <v>11</v>
-[...30 lines deleted...]
-      <c r="J116" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B4"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="B2" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="B3" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B4" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">