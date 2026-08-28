--- v0 (2026-04-30)
+++ v1 (2026-08-28)
@@ -10,1499 +10,1481 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Prospection" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Meta" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1098" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="477">
   <si>
     <t>EnterpriseNumber</t>
   </si>
   <si>
     <t>StartDate</t>
   </si>
   <si>
     <t>PostalCode</t>
   </si>
   <si>
     <t>LocalityFR</t>
   </si>
   <si>
     <t>Phone1</t>
   </si>
   <si>
     <t>Phone2</t>
   </si>
   <si>
     <t>Phone3</t>
   </si>
   <si>
     <t>Email1</t>
   </si>
   <si>
     <t>Email2</t>
   </si>
   <si>
     <t>Email3</t>
   </si>
   <si>
-    <t>0211.252.043</t>
+    <t>0211.126.636</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>0478793290</t>
-[...50 lines deleted...]
-    <t>28-01-2026</t>
+    <t>lorette.jeanchristophe@gmail.com</t>
+  </si>
+  <si>
+    <t>0211.144.650</t>
+  </si>
+  <si>
+    <t>3110@diomb.be</t>
+  </si>
+  <si>
+    <t>0412.631.763</t>
+  </si>
+  <si>
+    <t>info@rfc-warsage.com</t>
+  </si>
+  <si>
+    <t>0440.624.577</t>
+  </si>
+  <si>
+    <t>0471737143</t>
+  </si>
+  <si>
+    <t>fraternitesaintnicolas@gmail.com</t>
+  </si>
+  <si>
+    <t>0453.683.549</t>
+  </si>
+  <si>
+    <t>info@exaequo.be</t>
+  </si>
+  <si>
+    <t>0457.781.996</t>
+  </si>
+  <si>
+    <t>4020</t>
+  </si>
+  <si>
+    <t>Liège</t>
+  </si>
+  <si>
+    <t>0497707010</t>
+  </si>
+  <si>
+    <t>0466.731.831</t>
+  </si>
+  <si>
+    <t>9860</t>
+  </si>
+  <si>
+    <t>Oosterzele</t>
+  </si>
+  <si>
+    <t>info@do-oosterzele.be</t>
+  </si>
+  <si>
+    <t>0468.797.436</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>Schaerbeek</t>
+  </si>
+  <si>
+    <t>0475315196</t>
+  </si>
+  <si>
+    <t>0477.342.740</t>
+  </si>
+  <si>
+    <t>info@teutonischeridders.be</t>
+  </si>
+  <si>
+    <t>0505.917.950</t>
+  </si>
+  <si>
+    <t>+3232881940</t>
+  </si>
+  <si>
+    <t>info@gommaire.com</t>
+  </si>
+  <si>
+    <t>0547.934.291</t>
+  </si>
+  <si>
+    <t>activelles@gmail.com</t>
+  </si>
+  <si>
+    <t>0649.477.257</t>
+  </si>
+  <si>
+    <t>3500</t>
+  </si>
+  <si>
+    <t>Hasselt</t>
+  </si>
+  <si>
+    <t>0468259059</t>
+  </si>
+  <si>
+    <t>0660.852.783</t>
+  </si>
+  <si>
+    <t>info@ingelog.group</t>
+  </si>
+  <si>
+    <t>0712.871.113</t>
+  </si>
+  <si>
+    <t>0486510052</t>
+  </si>
+  <si>
+    <t>rtm@mandalay.tech</t>
+  </si>
+  <si>
+    <t>0731.825.804</t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>7500</t>
+  </si>
+  <si>
+    <t>Tournai</t>
+  </si>
+  <si>
+    <t>+32465915794</t>
+  </si>
+  <si>
+    <t>ahmed.m.alzebaidy@gmail.com</t>
+  </si>
+  <si>
+    <t>0739.670.827</t>
+  </si>
+  <si>
+    <t>8300</t>
+  </si>
+  <si>
+    <t>Knokke-Heist</t>
+  </si>
+  <si>
+    <t>info@turbomotors.be</t>
+  </si>
+  <si>
+    <t>0743.521.826</t>
+  </si>
+  <si>
+    <t>4040</t>
+  </si>
+  <si>
+    <t>Herstal</t>
+  </si>
+  <si>
+    <t>adoc.compagnie@gmail.com</t>
+  </si>
+  <si>
+    <t>0747.631.062</t>
+  </si>
+  <si>
+    <t>+32468304321</t>
+  </si>
+  <si>
+    <t>info@link2trust.be</t>
+  </si>
+  <si>
+    <t>0758.988.673</t>
+  </si>
+  <si>
+    <t>7190</t>
+  </si>
+  <si>
+    <t>Ecaussinnes</t>
+  </si>
+  <si>
+    <t>laudelhaye@gmail.com</t>
+  </si>
+  <si>
+    <t>0766.599.017</t>
+  </si>
+  <si>
+    <t>invoices@finaspan.be</t>
+  </si>
+  <si>
+    <t>0769.370.643</t>
+  </si>
+  <si>
+    <t>tmtransportsrl@gmail.com</t>
+  </si>
+  <si>
+    <t>0778.738.962</t>
+  </si>
+  <si>
+    <t>+32 475 61 30 03</t>
+  </si>
+  <si>
+    <t>info@keuleers-expertises.be</t>
+  </si>
+  <si>
+    <t>0798.956.633</t>
+  </si>
+  <si>
+    <t>support@sentometrics.com</t>
+  </si>
+  <si>
+    <t>info@sentometrics.com</t>
+  </si>
+  <si>
+    <t>0804.532.945</t>
+  </si>
+  <si>
+    <t>4031</t>
+  </si>
+  <si>
+    <t>+32465850994</t>
+  </si>
+  <si>
+    <t>info@extracellbiotech.com</t>
+  </si>
+  <si>
+    <t>0805.381.003</t>
+  </si>
+  <si>
+    <t>60327</t>
+  </si>
+  <si>
+    <t>Frankfurt am Main</t>
+  </si>
+  <si>
+    <t>004969580070065</t>
+  </si>
+  <si>
+    <t>xinyuxu@longi.com</t>
+  </si>
+  <si>
+    <t>0829.344.654</t>
+  </si>
+  <si>
+    <t>5500</t>
+  </si>
+  <si>
+    <t>Dinant</t>
+  </si>
+  <si>
+    <t>047257204</t>
+  </si>
+  <si>
+    <t>0866.585.627</t>
+  </si>
+  <si>
+    <t>+306944662836</t>
+  </si>
+  <si>
+    <t>info@alphafoods.be</t>
+  </si>
+  <si>
+    <t>0889.626.491</t>
+  </si>
+  <si>
+    <t>0477033737</t>
+  </si>
+  <si>
+    <t>denovebv@gmail.com</t>
+  </si>
+  <si>
+    <t>0895.144.902</t>
+  </si>
+  <si>
+    <t>bp@hd-group.be</t>
+  </si>
+  <si>
+    <t>0897.124.393</t>
+  </si>
+  <si>
+    <t>phdoublet59@hotmail.com</t>
+  </si>
+  <si>
+    <t>1000.902.814</t>
+  </si>
+  <si>
+    <t>0476667036</t>
+  </si>
+  <si>
+    <t>veterinaire.hcvet@gmail.com</t>
+  </si>
+  <si>
+    <t>1009.102.084</t>
+  </si>
+  <si>
+    <t>0489685133</t>
+  </si>
+  <si>
+    <t>Oguzclk2001@outlook.com</t>
+  </si>
+  <si>
+    <t>1010.726.142</t>
+  </si>
+  <si>
+    <t>5670</t>
+  </si>
+  <si>
+    <t>Viroinval</t>
+  </si>
+  <si>
+    <t>passionetgourmandises@hotmail.com</t>
+  </si>
+  <si>
+    <t>1011.869.851</t>
+  </si>
+  <si>
+    <t>+32 470 70 75 19</t>
+  </si>
+  <si>
+    <t>1026.918.412</t>
+  </si>
+  <si>
+    <t>0473595944</t>
+  </si>
+  <si>
+    <t>1029.372.611</t>
+  </si>
+  <si>
+    <t>5060</t>
+  </si>
+  <si>
+    <t>Sambreville</t>
+  </si>
+  <si>
+    <t>+3271956701</t>
+  </si>
+  <si>
+    <t>+32478124140</t>
+  </si>
+  <si>
+    <t>contact.izzysolution@gmail.com</t>
+  </si>
+  <si>
+    <t>1038.155.762</t>
+  </si>
+  <si>
+    <t>+32471243385</t>
+  </si>
+  <si>
+    <t>valessence.atelier@outlook.com</t>
+  </si>
+  <si>
+    <t>1038.323.236</t>
+  </si>
+  <si>
+    <t>9340</t>
+  </si>
+  <si>
+    <t>Lede</t>
+  </si>
+  <si>
+    <t>+32489463288</t>
+  </si>
+  <si>
+    <t>akeufeu@yahoo.fr</t>
+  </si>
+  <si>
+    <t>Keufeu80@gmail.com</t>
+  </si>
+  <si>
+    <t>1039.185.744</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>Perwez</t>
+  </si>
+  <si>
+    <t>+32476321104</t>
+  </si>
+  <si>
+    <t>antoine.kinart@hotmail.com</t>
+  </si>
+  <si>
+    <t>1039.266.215</t>
+  </si>
+  <si>
+    <t>daantambeur@gmail.com</t>
+  </si>
+  <si>
+    <t>1039.352.624</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>+32497085159</t>
+  </si>
+  <si>
+    <t>alexandra@paxaffaires.be</t>
+  </si>
+  <si>
+    <t>1040.014.796</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>Beersel</t>
+  </si>
+  <si>
+    <t>+32475574376</t>
+  </si>
+  <si>
+    <t>info@sanigi.be</t>
+  </si>
+  <si>
+    <t>1040.113.182</t>
+  </si>
+  <si>
+    <t>4101</t>
+  </si>
+  <si>
+    <t>Seraing</t>
+  </si>
+  <si>
+    <t>471604819</t>
+  </si>
+  <si>
+    <t>d.seret@cybernet.be</t>
+  </si>
+  <si>
+    <t>1040.498.313</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>Saint-Josse-ten-Noode</t>
+  </si>
+  <si>
+    <t>+32473313029</t>
+  </si>
+  <si>
+    <t>ruth-moran0702@hotmail.com</t>
+  </si>
+  <si>
+    <t>1040.532.658</t>
+  </si>
+  <si>
+    <t>22-07-2026</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>Anderlecht</t>
+  </si>
+  <si>
+    <t>isliftbe@gmail.com</t>
+  </si>
+  <si>
+    <t>1040.625.007</t>
+  </si>
+  <si>
+    <t>24-07-2026</t>
+  </si>
+  <si>
+    <t>4530</t>
+  </si>
+  <si>
+    <t>Villers-le-Bouillet</t>
+  </si>
+  <si>
+    <t>+32478999670</t>
+  </si>
+  <si>
+    <t>info@expermo.be</t>
+  </si>
+  <si>
+    <t>1040.847.513</t>
+  </si>
+  <si>
+    <t>31-07-2026</t>
+  </si>
+  <si>
+    <t>5030</t>
+  </si>
+  <si>
+    <t>Gembloux</t>
+  </si>
+  <si>
+    <t>+32499811630</t>
+  </si>
+  <si>
+    <t>rmtpterrassement@gmail.com</t>
+  </si>
+  <si>
+    <t>1040.978.660</t>
+  </si>
+  <si>
+    <t>05-08-2026</t>
+  </si>
+  <si>
+    <t>8660</t>
+  </si>
+  <si>
+    <t>De Panne</t>
+  </si>
+  <si>
+    <t>philippezen@icloud.com</t>
+  </si>
+  <si>
+    <t>1041.166.326</t>
+  </si>
+  <si>
+    <t>11-08-2026</t>
+  </si>
+  <si>
+    <t>5537</t>
+  </si>
+  <si>
+    <t>Anhée</t>
+  </si>
+  <si>
+    <t>+32494089848</t>
+  </si>
+  <si>
+    <t>gui.brasseur@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.234.919</t>
+  </si>
+  <si>
+    <t>12-08-2026</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>Zemst</t>
+  </si>
+  <si>
+    <t>0488254005</t>
+  </si>
+  <si>
+    <t>danielabalaceanu@rocketmail.com</t>
+  </si>
+  <si>
+    <t>1041.246.302</t>
+  </si>
+  <si>
+    <t>28-08-2026</t>
+  </si>
+  <si>
+    <t>6750</t>
+  </si>
+  <si>
+    <t>Musson</t>
+  </si>
+  <si>
+    <t>+32499625420</t>
+  </si>
+  <si>
+    <t>simonbosseler3@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.250.458</t>
+  </si>
+  <si>
+    <t>13-08-2026</t>
+  </si>
+  <si>
+    <t>7100</t>
+  </si>
+  <si>
+    <t>La Louvière</t>
+  </si>
+  <si>
+    <t>+32466030541</t>
+  </si>
+  <si>
+    <t>azizaibiza@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.262.336</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>Ixelles</t>
+  </si>
+  <si>
+    <t>admin@koasyx.be</t>
+  </si>
+  <si>
+    <t>1041.277.182</t>
+  </si>
+  <si>
+    <t>3700</t>
+  </si>
+  <si>
+    <t>Tongeren-Borgloon</t>
+  </si>
+  <si>
+    <t>tz.invest@outlook.be</t>
+  </si>
+  <si>
+    <t>1041.329.345</t>
+  </si>
+  <si>
+    <t>19-08-2026</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>Uccle</t>
   </si>
   <si>
-    <t>+32475909435</t>
-[...197 lines deleted...]
-    <t>4651</t>
+    <t>+32492579713</t>
+  </si>
+  <si>
+    <t>jadetaillieu@icloud.com</t>
+  </si>
+  <si>
+    <t>1041.367.848</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>Forest</t>
+  </si>
+  <si>
+    <t>+32496933391</t>
+  </si>
+  <si>
+    <t>buntinx.b@outlook.be</t>
+  </si>
+  <si>
+    <t>1041.394.374</t>
+  </si>
+  <si>
+    <t>18-08-2026</t>
+  </si>
+  <si>
+    <t>6680</t>
+  </si>
+  <si>
+    <t>Sainte-Ode</t>
+  </si>
+  <si>
+    <t>+3261688318</t>
+  </si>
+  <si>
+    <t>1041.512.457</t>
+  </si>
+  <si>
+    <t>20-08-2026</t>
+  </si>
+  <si>
+    <t>+32476527374</t>
+  </si>
+  <si>
+    <t>dzlartisanal@outlook.com</t>
+  </si>
+  <si>
+    <t>1041.528.986</t>
+  </si>
+  <si>
+    <t>4053</t>
+  </si>
+  <si>
+    <t>Chaudfontaine</t>
+  </si>
+  <si>
+    <t>+32472607651</t>
+  </si>
+  <si>
+    <t>1041.533.045</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>Etterbeek</t>
+  </si>
+  <si>
+    <t>+32496306687</t>
+  </si>
+  <si>
+    <t>mathieulena@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.557.987</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>Overijse</t>
+  </si>
+  <si>
+    <t>+32496674388</t>
+  </si>
+  <si>
+    <t>gerckel@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.567.291</t>
+  </si>
+  <si>
+    <t>23-08-2026</t>
+  </si>
+  <si>
+    <t>9500</t>
+  </si>
+  <si>
+    <t>Geraardsbergen</t>
+  </si>
+  <si>
+    <t>+32468020720</t>
+  </si>
+  <si>
+    <t>ceo@omniai.ltd</t>
+  </si>
+  <si>
+    <t>1041.583.822</t>
+  </si>
+  <si>
+    <t>5000</t>
+  </si>
+  <si>
+    <t>Namur</t>
+  </si>
+  <si>
+    <t>julia@spark-affiliation.com</t>
+  </si>
+  <si>
+    <t>1041.596.391</t>
+  </si>
+  <si>
+    <t>24-08-2026</t>
+  </si>
+  <si>
+    <t>+32493044197</t>
+  </si>
+  <si>
+    <t>nicolas.lauwaertpro@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.654.690</t>
+  </si>
+  <si>
+    <t>25-08-2026</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>Genappe</t>
+  </si>
+  <si>
+    <t>ovanzelen@icloud.com</t>
+  </si>
+  <si>
+    <t>1041.657.363</t>
+  </si>
+  <si>
+    <t>01-08-2026</t>
+  </si>
+  <si>
+    <t>+32471605711</t>
+  </si>
+  <si>
+    <t>jorgegomes1988@icloud.com</t>
+  </si>
+  <si>
+    <t>1041.682.604</t>
+  </si>
+  <si>
+    <t>6720</t>
+  </si>
+  <si>
+    <t>Habay</t>
+  </si>
+  <si>
+    <t>+32493472496</t>
+  </si>
+  <si>
+    <t>1041.684.681</t>
+  </si>
+  <si>
+    <t>27-08-2026</t>
+  </si>
+  <si>
+    <t>5530</t>
+  </si>
+  <si>
+    <t>Yvoir</t>
+  </si>
+  <si>
+    <t>+32496217977</t>
+  </si>
+  <si>
+    <t>securis.wery@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.710.417</t>
+  </si>
+  <si>
+    <t>4000</t>
+  </si>
+  <si>
+    <t>+32470634161</t>
+  </si>
+  <si>
+    <t>cassandregerontitis2014@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.738.428</t>
+  </si>
+  <si>
+    <t>6941</t>
+  </si>
+  <si>
+    <t>Durbuy</t>
+  </si>
+  <si>
+    <t>+32495610311</t>
+  </si>
+  <si>
+    <t>didcheh2o@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.739.517</t>
+  </si>
+  <si>
+    <t>3620</t>
+  </si>
+  <si>
+    <t>Lanaken</t>
+  </si>
+  <si>
+    <t>bente.vanherf@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.739.616</t>
+  </si>
+  <si>
+    <t>9600</t>
+  </si>
+  <si>
+    <t>Ronse</t>
+  </si>
+  <si>
+    <t>samioualiya@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.742.584</t>
+  </si>
+  <si>
+    <t>6250</t>
+  </si>
+  <si>
+    <t>Aiseau-Presles</t>
+  </si>
+  <si>
+    <t>kova.sports@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.745.752</t>
+  </si>
+  <si>
+    <t>7060</t>
+  </si>
+  <si>
+    <t>Soignies</t>
+  </si>
+  <si>
+    <t>+32491248572</t>
+  </si>
+  <si>
+    <t>bool.julien@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.747.732</t>
+  </si>
+  <si>
+    <t>2500</t>
+  </si>
+  <si>
+    <t>Lier</t>
+  </si>
+  <si>
+    <t>peter_bruins@trademore-online.com</t>
+  </si>
+  <si>
+    <t>1041.748.326</t>
+  </si>
+  <si>
+    <t>3520</t>
+  </si>
+  <si>
+    <t>Zonhoven</t>
+  </si>
+  <si>
+    <t>theometten@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.750.108</t>
+  </si>
+  <si>
+    <t>4690</t>
+  </si>
+  <si>
+    <t>Bassenge</t>
+  </si>
+  <si>
+    <t>philippe@acolytusadvisory.com</t>
+  </si>
+  <si>
+    <t>1041.750.405</t>
+  </si>
+  <si>
+    <t>4683</t>
+  </si>
+  <si>
+    <t>Oupeye</t>
+  </si>
+  <si>
+    <t>+32498562441</t>
+  </si>
+  <si>
+    <t>alaimocarmelo12@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.750.603</t>
+  </si>
+  <si>
+    <t>9300</t>
+  </si>
+  <si>
+    <t>Aalst</t>
+  </si>
+  <si>
+    <t>gertjan.arijs@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.750.702</t>
+  </si>
+  <si>
+    <t>+32493728586</t>
+  </si>
+  <si>
+    <t>cardamone.flavio.kine@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.750.801</t>
+  </si>
+  <si>
+    <t>7140</t>
+  </si>
+  <si>
+    <t>Morlanwelz</t>
+  </si>
+  <si>
+    <t>info@notairebavier.net</t>
+  </si>
+  <si>
+    <t>1041.752.383</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>Court-Saint-Etienne</t>
+  </si>
+  <si>
+    <t>+32490403317</t>
+  </si>
+  <si>
+    <t>untiesknots@proton.me</t>
+  </si>
+  <si>
+    <t>1041.753.472</t>
+  </si>
+  <si>
+    <t>26-08-2026</t>
+  </si>
+  <si>
+    <t>8501</t>
+  </si>
+  <si>
+    <t>Kortrijk</t>
+  </si>
+  <si>
+    <t>0476260225</t>
+  </si>
+  <si>
+    <t>lenie.vanasten@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.753.967</t>
+  </si>
+  <si>
+    <t>+32465227503</t>
+  </si>
+  <si>
+    <t>layali23@googlemail.com</t>
+  </si>
+  <si>
+    <t>1041.754.165</t>
+  </si>
+  <si>
+    <t>6681</t>
+  </si>
+  <si>
+    <t>zallumesdugrenier@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.755.353</t>
+  </si>
+  <si>
+    <t>4650</t>
   </si>
   <si>
     <t>Herve</t>
   </si>
   <si>
-    <t>+32476039620</t>
-[...107 lines deleted...]
-    <t>01-10-2025</t>
+    <t>dominiqueseret@cybernet.be</t>
+  </si>
+  <si>
+    <t>1041.756.244</t>
+  </si>
+  <si>
+    <t>1780</t>
+  </si>
+  <si>
+    <t>Wemmel</t>
+  </si>
+  <si>
+    <t>+32498028814</t>
+  </si>
+  <si>
+    <t>jawadkrk@outlook.com</t>
+  </si>
+  <si>
+    <t>1041.756.640</t>
+  </si>
+  <si>
+    <t>info@ravgroup.net</t>
+  </si>
+  <si>
+    <t>1041.756.739</t>
+  </si>
+  <si>
+    <t>+32455174449</t>
+  </si>
+  <si>
+    <t>pietrov795@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.757.927</t>
+  </si>
+  <si>
+    <t>6800</t>
+  </si>
+  <si>
+    <t>Libramont-Chevigny</t>
+  </si>
+  <si>
+    <t>indoorlibramont@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.758.224</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>Molenbeek-Saint-Jean</t>
+  </si>
+  <si>
+    <t>mihailalexa4@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.759.412</t>
+  </si>
+  <si>
+    <t>9950</t>
+  </si>
+  <si>
+    <t>Lievegem</t>
+  </si>
+  <si>
+    <t>kim.vereecke@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.759.511</t>
+  </si>
+  <si>
+    <t>info@novaevents.net</t>
+  </si>
+  <si>
+    <t>1041.760.204</t>
+  </si>
+  <si>
+    <t>7911</t>
+  </si>
+  <si>
+    <t>Frasnes-lez-Anvaing</t>
+  </si>
+  <si>
+    <t>detaillelasikflorent@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.761.093</t>
+  </si>
+  <si>
+    <t>4910</t>
+  </si>
+  <si>
+    <t>Theux</t>
+  </si>
+  <si>
+    <t>+32491763316</t>
+  </si>
+  <si>
+    <t>nathan.soleil@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.761.885</t>
+  </si>
+  <si>
+    <t>9040</t>
+  </si>
+  <si>
+    <t>Gent</t>
+  </si>
+  <si>
+    <t>Gauratuinen@outlook.be</t>
+  </si>
+  <si>
+    <t>1041.761.984</t>
+  </si>
+  <si>
+    <t>+32495742893</t>
+  </si>
+  <si>
+    <t>s.arnone@live.fr</t>
+  </si>
+  <si>
+    <t>1041.762.479</t>
+  </si>
+  <si>
+    <t>roxane.deuvier.221786@belnot.be</t>
+  </si>
+  <si>
+    <t>1041.764.657</t>
+  </si>
+  <si>
+    <t>liamcallebaut17012000@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.766.340</t>
+  </si>
+  <si>
+    <t>7090</t>
+  </si>
+  <si>
+    <t>Braine-le-Comte</t>
+  </si>
+  <si>
+    <t>+32493451099</t>
+  </si>
+  <si>
+    <t>poils-paillettes@outlook.be</t>
+  </si>
+  <si>
+    <t>1041.768.419</t>
+  </si>
+  <si>
+    <t>8210</t>
+  </si>
+  <si>
+    <t>Zedelgem</t>
+  </si>
+  <si>
+    <t>anthe.martens2002@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.771.189</t>
+  </si>
+  <si>
+    <t>14-08-2026</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>Braine-l'Alleud</t>
+  </si>
+  <si>
+    <t>+32473380603</t>
+  </si>
+  <si>
+    <t>saracerqueirasuarez23@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.771.783</t>
+  </si>
+  <si>
+    <t>5651</t>
+  </si>
+  <si>
+    <t>Walcourt</t>
+  </si>
+  <si>
+    <t>+32460979551</t>
+  </si>
+  <si>
+    <t>braconnierceline06@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.772.377</t>
+  </si>
+  <si>
+    <t>6041</t>
+  </si>
+  <si>
+    <t>Charleroi</t>
+  </si>
+  <si>
+    <t>manory.bailliez.6010@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.774.555</t>
+  </si>
+  <si>
+    <t>4701</t>
+  </si>
+  <si>
+    <t>Eupen</t>
+  </si>
+  <si>
+    <t>wortfluss.mona@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.775.248</t>
+  </si>
+  <si>
+    <t>21-08-2026</t>
+  </si>
+  <si>
+    <t>+32456292004</t>
+  </si>
+  <si>
+    <t>najlae.mesmoudi@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.777.921</t>
+  </si>
+  <si>
+    <t>5600</t>
+  </si>
+  <si>
+    <t>Philippeville</t>
+  </si>
+  <si>
+    <t>perles.do@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.778.713</t>
+  </si>
+  <si>
+    <t>9850</t>
+  </si>
+  <si>
+    <t>Deinze</t>
+  </si>
+  <si>
+    <t>benluxe.eu@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.779.010</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>Tienen</t>
+  </si>
+  <si>
+    <t>vertexfinanceclub@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.779.208</t>
+  </si>
+  <si>
+    <t>3530</t>
+  </si>
+  <si>
+    <t>Houthalen-Helchteren</t>
+  </si>
+  <si>
+    <t>paul@thebeerexperience.be</t>
+  </si>
+  <si>
+    <t>1041.781.087</t>
+  </si>
+  <si>
+    <t>4801</t>
+  </si>
+  <si>
+    <t>Verviers</t>
+  </si>
+  <si>
+    <t>saidtarekflst@icloud.com</t>
+  </si>
+  <si>
+    <t>1041.783.364</t>
+  </si>
+  <si>
+    <t>7070</t>
+  </si>
+  <si>
+    <t>Le Roeulx</t>
+  </si>
+  <si>
+    <t>masterbuild2026@outlook.com</t>
+  </si>
+  <si>
+    <t>1041.786.730</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>Saint-Gilles</t>
   </si>
   <si>
-    <t>+32465607151</t>
-[...1004 lines deleted...]
-    <t>kellensolivier@gmail.com</t>
+    <t>classe.aventure.asbl@hotmail.com</t>
+  </si>
+  <si>
+    <t>1041.788.413</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>Antwerpen</t>
+  </si>
+  <si>
+    <t>beyondtraditionensemble@gmail.com</t>
+  </si>
+  <si>
+    <t>1041.792.074</t>
+  </si>
+  <si>
+    <t>3740</t>
+  </si>
+  <si>
+    <t>Bilzen-Hoeselt</t>
+  </si>
+  <si>
+    <t>hallo@elfenentrollen.be</t>
   </si>
   <si>
     <t>Key</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Source ZIP</t>
   </si>
   <si>
-    <t>2026-01-29T08-05-32-574Z__KboOpenData_0256_2026_01_29_Update.zip</t>
+    <t>2026-08-28T10-12-23-853Z__KboOpenData_0465_2026_08_28_Update.zip</t>
   </si>
   <si>
     <t>GeneratedAt</t>
   </si>
   <si>
-    <t>2026-01-29T08:05:33.326Z</t>
+    <t>2026-08-28T10:12:27.031Z</t>
   </si>
   <si>
     <t>Rule</t>
   </si>
   <si>
-    <t>Only *_insert.csv used. Enterprises exported only if at least one TEL contact is present. Locality is MunicipalityFR only.</t>
+    <t>Only *_insert.csv used. Enterprises exported only if at least one TEL or EMAIL contact is present. Locality is MunicipalityFR only.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1843,51 +1825,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J109"/>
+  <dimension ref="A1:J116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="10" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="7" width="18" customWidth="1"/>
     <col min="8" max="10" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1906,3537 +1888,3761 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" t="s">
         <v>12</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
       <c r="I2" t="s">
         <v>11</v>
       </c>
       <c r="J2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" t="s">
         <v>14</v>
-      </c>
-[...19 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I3" t="s">
         <v>11</v>
       </c>
       <c r="J3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4" t="s">
         <v>11</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>11</v>
       </c>
       <c r="J4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I5" t="s">
         <v>11</v>
       </c>
       <c r="J5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6" t="s">
         <v>11</v>
       </c>
       <c r="H6" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>11</v>
       </c>
       <c r="J6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7" t="s">
         <v>11</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="I7" t="s">
         <v>11</v>
       </c>
       <c r="J7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8" t="s">
         <v>11</v>
       </c>
       <c r="H8" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="I8" t="s">
         <v>11</v>
       </c>
       <c r="J8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9" t="s">
         <v>11</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="I9" t="s">
         <v>11</v>
       </c>
       <c r="J9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>11</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I10" t="s">
         <v>11</v>
       </c>
       <c r="J10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>11</v>
       </c>
       <c r="H11" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="I11" t="s">
         <v>11</v>
       </c>
       <c r="J11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>11</v>
       </c>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="I12" t="s">
         <v>11</v>
       </c>
       <c r="J12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13" t="s">
         <v>11</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="I13" t="s">
         <v>11</v>
       </c>
       <c r="J13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>11</v>
       </c>
       <c r="H14" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="I14" t="s">
         <v>11</v>
       </c>
       <c r="J14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15" t="s">
         <v>11</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="I15" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="J15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16" t="s">
         <v>11</v>
       </c>
       <c r="H16" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="I16" t="s">
         <v>11</v>
       </c>
       <c r="J16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>11</v>
       </c>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="I17" t="s">
         <v>11</v>
       </c>
       <c r="J17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
         <v>11</v>
       </c>
       <c r="H18" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="I18" t="s">
         <v>11</v>
       </c>
       <c r="J18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>11</v>
       </c>
       <c r="H19" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="I19" t="s">
         <v>11</v>
       </c>
       <c r="J19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="E20" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>11</v>
       </c>
       <c r="H20" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="I20" t="s">
         <v>11</v>
       </c>
       <c r="J20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>11</v>
       </c>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="I21" t="s">
         <v>11</v>
       </c>
       <c r="J21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="F22" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>11</v>
       </c>
       <c r="H22" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="I22" t="s">
         <v>11</v>
       </c>
       <c r="J22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>11</v>
       </c>
       <c r="H23" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="I23" t="s">
         <v>11</v>
       </c>
       <c r="J23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>11</v>
       </c>
       <c r="H24" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="I24" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="J24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
         <v>11</v>
       </c>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="I25" t="s">
         <v>11</v>
       </c>
       <c r="J25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="E26" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>11</v>
       </c>
       <c r="H26" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="I26" t="s">
         <v>11</v>
       </c>
       <c r="J26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="E27" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27" t="s">
         <v>11</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="I27" t="s">
         <v>11</v>
       </c>
       <c r="J27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28" t="s">
         <v>11</v>
       </c>
       <c r="H28" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="I28" t="s">
         <v>11</v>
       </c>
       <c r="J28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
         <v>11</v>
       </c>
       <c r="H29" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="I29" t="s">
         <v>11</v>
       </c>
       <c r="J29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
         <v>11</v>
       </c>
       <c r="H30" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="I30" t="s">
         <v>11</v>
       </c>
       <c r="J30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="B31" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="C31" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31" t="s">
         <v>11</v>
       </c>
       <c r="H31" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="I31" t="s">
         <v>11</v>
       </c>
       <c r="J31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="C32" t="s">
-        <v>121</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
       <c r="H32" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="I32" t="s">
         <v>11</v>
       </c>
       <c r="J32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="C33" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>127</v>
+        <v>108</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
       <c r="H33" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="I33" t="s">
         <v>11</v>
       </c>
       <c r="J33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="E34" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34" t="s">
         <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>131</v>
+        <v>113</v>
       </c>
       <c r="I34" t="s">
         <v>11</v>
       </c>
       <c r="J34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>114</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>11</v>
       </c>
       <c r="H35" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="I35" t="s">
         <v>11</v>
       </c>
       <c r="J35" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="B36" t="s">
-        <v>136</v>
+        <v>11</v>
       </c>
       <c r="C36" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36" t="s">
         <v>11</v>
       </c>
       <c r="H36" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="I36" t="s">
         <v>11</v>
       </c>
       <c r="J36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>118</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="D37" t="s">
-        <v>143</v>
+        <v>120</v>
       </c>
       <c r="E37" t="s">
-        <v>144</v>
+        <v>121</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>122</v>
       </c>
       <c r="G37" t="s">
         <v>11</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>123</v>
       </c>
       <c r="I37" t="s">
         <v>11</v>
       </c>
       <c r="J37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38" t="s">
         <v>11</v>
       </c>
       <c r="H38" t="s">
-        <v>150</v>
+        <v>126</v>
       </c>
       <c r="I38" t="s">
         <v>11</v>
       </c>
       <c r="J38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
-        <v>152</v>
+        <v>128</v>
       </c>
       <c r="D39" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="E39" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39" t="s">
         <v>11</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>131</v>
       </c>
       <c r="I39" t="s">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="J39" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="B40" t="s">
-        <v>156</v>
+        <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>157</v>
+        <v>134</v>
       </c>
       <c r="D40" t="s">
-        <v>158</v>
+        <v>135</v>
       </c>
       <c r="E40" t="s">
-        <v>159</v>
+        <v>136</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40" t="s">
         <v>11</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="I40" t="s">
         <v>11</v>
       </c>
       <c r="J40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>163</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>164</v>
+        <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41" t="s">
         <v>11</v>
       </c>
       <c r="H41" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="I41" t="s">
         <v>11</v>
       </c>
       <c r="J41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
       <c r="B42" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42" t="s">
         <v>11</v>
       </c>
       <c r="H42" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="I42" t="s">
         <v>11</v>
       </c>
       <c r="J42" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="B43" t="s">
-        <v>170</v>
+        <v>11</v>
       </c>
       <c r="C43" t="s">
-        <v>171</v>
+        <v>145</v>
       </c>
       <c r="D43" t="s">
-        <v>172</v>
+        <v>146</v>
       </c>
       <c r="E43" t="s">
-        <v>173</v>
+        <v>147</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43" t="s">
         <v>11</v>
       </c>
       <c r="H43" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="I43" t="s">
         <v>11</v>
       </c>
       <c r="J43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
-        <v>176</v>
+        <v>11</v>
       </c>
       <c r="C44" t="s">
-        <v>70</v>
+        <v>150</v>
       </c>
       <c r="D44" t="s">
-        <v>71</v>
+        <v>151</v>
       </c>
       <c r="E44" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
       <c r="H44" t="s">
-        <v>178</v>
+        <v>153</v>
       </c>
       <c r="I44" t="s">
         <v>11</v>
       </c>
       <c r="J44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="C45" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="D45" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="E45" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45" t="s">
         <v>11</v>
       </c>
       <c r="H45" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="I45" t="s">
         <v>11</v>
       </c>
       <c r="J45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="B46" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="D46" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="E46" t="s">
-        <v>187</v>
+        <v>11</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46" t="s">
         <v>11</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="I46" t="s">
         <v>11</v>
       </c>
       <c r="J46" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="B47" t="s">
-        <v>11</v>
+        <v>166</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="D47" t="s">
-        <v>191</v>
+        <v>168</v>
       </c>
       <c r="E47" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47" t="s">
         <v>11</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="I47" t="s">
         <v>11</v>
       </c>
       <c r="J47" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>11</v>
+        <v>172</v>
       </c>
       <c r="C48" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="D48" t="s">
-        <v>196</v>
+        <v>174</v>
       </c>
       <c r="E48" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
       <c r="H48" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="I48" t="s">
         <v>11</v>
       </c>
       <c r="J48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="B49" t="s">
-        <v>11</v>
+        <v>178</v>
       </c>
       <c r="C49" t="s">
-        <v>200</v>
+        <v>179</v>
       </c>
       <c r="D49" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
       <c r="E49" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49" t="s">
         <v>11</v>
       </c>
       <c r="H49" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
       <c r="I49" t="s">
         <v>11</v>
       </c>
       <c r="J49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="B50" t="s">
-        <v>11</v>
+        <v>183</v>
       </c>
       <c r="C50" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="D50" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="E50" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50" t="s">
         <v>11</v>
       </c>
       <c r="H50" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="I50" t="s">
         <v>11</v>
       </c>
       <c r="J50" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>189</v>
       </c>
       <c r="C51" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="D51" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="E51" t="s">
-        <v>212</v>
+        <v>192</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51" t="s">
         <v>11</v>
       </c>
       <c r="H51" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="I51" t="s">
         <v>11</v>
       </c>
       <c r="J51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="C52" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="D52" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="E52" t="s">
-        <v>217</v>
+        <v>198</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52" t="s">
         <v>11</v>
       </c>
       <c r="H52" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="I52" t="s">
         <v>11</v>
       </c>
       <c r="J52" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>219</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>11</v>
+        <v>201</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="E53" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53" t="s">
         <v>11</v>
       </c>
       <c r="H53" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="I53" t="s">
         <v>11</v>
       </c>
       <c r="J53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="B54" t="s">
-        <v>11</v>
+        <v>201</v>
       </c>
       <c r="C54" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="D54" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="E54" t="s">
-        <v>225</v>
+        <v>11</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54" t="s">
         <v>11</v>
       </c>
       <c r="H54" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="I54" t="s">
         <v>11</v>
       </c>
       <c r="J54" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="B55" t="s">
-        <v>170</v>
+        <v>201</v>
       </c>
       <c r="C55" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="D55" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="E55" t="s">
-        <v>230</v>
+        <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="I55" t="s">
         <v>11</v>
       </c>
       <c r="J55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
-        <v>170</v>
+        <v>215</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>216</v>
       </c>
       <c r="D56" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="E56" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56" t="s">
         <v>11</v>
       </c>
       <c r="H56" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="I56" t="s">
         <v>11</v>
       </c>
       <c r="J56" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
       <c r="B57" t="s">
-        <v>235</v>
+        <v>51</v>
       </c>
       <c r="C57" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="D57" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="E57" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
       <c r="F57" t="s">
-        <v>239</v>
+        <v>11</v>
       </c>
       <c r="G57" t="s">
         <v>11</v>
       </c>
       <c r="H57" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
       <c r="I57" t="s">
         <v>11</v>
       </c>
       <c r="J57" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="D58" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="E58" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58" t="s">
         <v>11</v>
       </c>
       <c r="H58" t="s">
-        <v>244</v>
+        <v>11</v>
       </c>
       <c r="I58" t="s">
         <v>11</v>
       </c>
       <c r="J58" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="C59" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>248</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>249</v>
+        <v>232</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59" t="s">
         <v>11</v>
       </c>
       <c r="H59" t="s">
-        <v>250</v>
+        <v>233</v>
       </c>
       <c r="I59" t="s">
         <v>11</v>
       </c>
       <c r="J59" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>251</v>
+        <v>234</v>
       </c>
       <c r="B60" t="s">
-        <v>246</v>
+        <v>215</v>
       </c>
       <c r="C60" t="s">
-        <v>252</v>
+        <v>235</v>
       </c>
       <c r="D60" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="E60" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60" t="s">
         <v>11</v>
       </c>
       <c r="H60" t="s">
-        <v>255</v>
+        <v>11</v>
       </c>
       <c r="I60" t="s">
         <v>11</v>
       </c>
       <c r="J60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
-        <v>136</v>
+        <v>195</v>
       </c>
       <c r="C61" t="s">
-        <v>257</v>
+        <v>239</v>
       </c>
       <c r="D61" t="s">
-        <v>258</v>
+        <v>240</v>
       </c>
       <c r="E61" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61" t="s">
         <v>11</v>
       </c>
       <c r="H61" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="I61" t="s">
         <v>11</v>
       </c>
       <c r="J61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="B62" t="s">
-        <v>126</v>
+        <v>244</v>
       </c>
       <c r="C62" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="D62" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="E62" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62" t="s">
         <v>11</v>
       </c>
       <c r="H62" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="I62" t="s">
         <v>11</v>
       </c>
       <c r="J62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="B63" t="s">
-        <v>170</v>
+        <v>250</v>
       </c>
       <c r="C63" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
       <c r="D63" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="E63" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63" t="s">
         <v>11</v>
       </c>
       <c r="H63" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="I63" t="s">
         <v>11</v>
       </c>
       <c r="J63" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
       <c r="B64" t="s">
-        <v>126</v>
+        <v>11</v>
       </c>
       <c r="C64" t="s">
-        <v>210</v>
+        <v>256</v>
       </c>
       <c r="D64" t="s">
-        <v>211</v>
+        <v>257</v>
       </c>
       <c r="E64" t="s">
-        <v>272</v>
+        <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64" t="s">
         <v>11</v>
       </c>
       <c r="H64" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="I64" t="s">
         <v>11</v>
       </c>
       <c r="J64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="B65" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="C65" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="D65" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="E65" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65" t="s">
         <v>11</v>
       </c>
       <c r="H65" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
       <c r="I65" t="s">
         <v>11</v>
       </c>
       <c r="J65" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
       <c r="B66" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>265</v>
       </c>
       <c r="D66" t="s">
-        <v>11</v>
+        <v>266</v>
       </c>
       <c r="E66" t="s">
-        <v>279</v>
+        <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66" t="s">
         <v>11</v>
       </c>
       <c r="H66" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="I66" t="s">
         <v>11</v>
       </c>
       <c r="J66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="B67" t="s">
-        <v>170</v>
+        <v>269</v>
       </c>
       <c r="C67" t="s">
-        <v>282</v>
+        <v>31</v>
       </c>
       <c r="D67" t="s">
-        <v>186</v>
+        <v>32</v>
       </c>
       <c r="E67" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67" t="s">
         <v>11</v>
       </c>
       <c r="H67" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="I67" t="s">
         <v>11</v>
       </c>
       <c r="J67" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="B68" t="s">
-        <v>286</v>
+        <v>195</v>
       </c>
       <c r="C68" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="D68" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="E68" t="s">
-        <v>289</v>
+        <v>275</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68" t="s">
         <v>11</v>
       </c>
       <c r="H68" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="I68" t="s">
         <v>11</v>
       </c>
       <c r="J68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="B69" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="C69" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
       <c r="D69" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="E69" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69" t="s">
         <v>11</v>
       </c>
       <c r="H69" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="I69" t="s">
         <v>11</v>
       </c>
       <c r="J69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="B70" t="s">
-        <v>11</v>
+        <v>277</v>
       </c>
       <c r="C70" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="D70" t="s">
-        <v>299</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70" t="s">
         <v>11</v>
       </c>
       <c r="H70" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="I70" t="s">
         <v>11</v>
       </c>
       <c r="J70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="B71" t="s">
-        <v>11</v>
+        <v>277</v>
       </c>
       <c r="C71" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
       <c r="D71" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="E71" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
       <c r="H71" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="I71" t="s">
         <v>11</v>
       </c>
       <c r="J71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="B72" t="s">
-        <v>37</v>
+        <v>277</v>
       </c>
       <c r="C72" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="D72" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E72" t="s">
-        <v>308</v>
+        <v>11</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72" t="s">
         <v>11</v>
       </c>
       <c r="H72" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
       <c r="I72" t="s">
         <v>11</v>
       </c>
       <c r="J72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="B73" t="s">
-        <v>11</v>
+        <v>264</v>
       </c>
       <c r="C73" t="s">
-        <v>185</v>
+        <v>296</v>
       </c>
       <c r="D73" t="s">
-        <v>186</v>
+        <v>297</v>
       </c>
       <c r="E73" t="s">
-        <v>311</v>
+        <v>11</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73" t="s">
         <v>11</v>
       </c>
       <c r="H73" t="s">
-        <v>11</v>
+        <v>298</v>
       </c>
       <c r="I73" t="s">
         <v>11</v>
       </c>
       <c r="J73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="B74" t="s">
-        <v>120</v>
+        <v>277</v>
       </c>
       <c r="C74" t="s">
-        <v>205</v>
+        <v>300</v>
       </c>
       <c r="D74" t="s">
-        <v>206</v>
+        <v>301</v>
       </c>
       <c r="E74" t="s">
-        <v>313</v>
+        <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74" t="s">
         <v>11</v>
       </c>
       <c r="H74" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="I74" t="s">
         <v>11</v>
       </c>
       <c r="J74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="B75" t="s">
-        <v>170</v>
+        <v>195</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>304</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>305</v>
       </c>
       <c r="E75" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75" t="s">
         <v>11</v>
       </c>
       <c r="H75" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="I75" t="s">
         <v>11</v>
       </c>
       <c r="J75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="B76" t="s">
-        <v>319</v>
+        <v>277</v>
       </c>
       <c r="C76" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="D76" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="E76" t="s">
-        <v>322</v>
+        <v>11</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76" t="s">
         <v>11</v>
       </c>
       <c r="H76" t="s">
-        <v>11</v>
+        <v>311</v>
       </c>
       <c r="I76" t="s">
         <v>11</v>
       </c>
       <c r="J76" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="B77" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="C77" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="D77" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="E77" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77" t="s">
         <v>11</v>
       </c>
       <c r="H77" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="I77" t="s">
         <v>11</v>
       </c>
       <c r="J77" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="B78" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="C78" t="s">
-        <v>330</v>
+        <v>317</v>
       </c>
       <c r="D78" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="E78" t="s">
-        <v>332</v>
+        <v>11</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78" t="s">
         <v>11</v>
       </c>
       <c r="H78" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="I78" t="s">
         <v>11</v>
       </c>
       <c r="J78" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="B79" t="s">
+        <v>260</v>
+      </c>
+      <c r="C79" t="s">
+        <v>321</v>
+      </c>
+      <c r="D79" t="s">
+        <v>322</v>
+      </c>
+      <c r="E79" t="s">
+        <v>323</v>
+      </c>
+      <c r="F79" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" t="s">
+        <v>11</v>
+      </c>
+      <c r="H79" t="s">
         <v>324</v>
-      </c>
-[...16 lines deleted...]
-        <v>338</v>
       </c>
       <c r="I79" t="s">
         <v>11</v>
       </c>
       <c r="J79" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="B80" t="s">
-        <v>69</v>
+        <v>277</v>
       </c>
       <c r="C80" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="D80" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="E80" t="s">
-        <v>342</v>
+        <v>11</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80" t="s">
         <v>11</v>
       </c>
       <c r="H80" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="I80" t="s">
         <v>11</v>
       </c>
       <c r="J80" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="B81" t="s">
-        <v>69</v>
+        <v>277</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D81" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="E81" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81" t="s">
         <v>11</v>
       </c>
       <c r="H81" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="I81" t="s">
         <v>11</v>
       </c>
       <c r="J81" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
       <c r="B82" t="s">
-        <v>348</v>
+        <v>277</v>
       </c>
       <c r="C82" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="D82" t="s">
-        <v>163</v>
+        <v>334</v>
       </c>
       <c r="E82" t="s">
-        <v>350</v>
+        <v>11</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82" t="s">
         <v>11</v>
       </c>
       <c r="H82" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="I82" t="s">
         <v>11</v>
       </c>
       <c r="J82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="B83" t="s">
-        <v>69</v>
+        <v>226</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>337</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>338</v>
       </c>
       <c r="E83" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="F83" t="s">
-        <v>354</v>
+        <v>11</v>
       </c>
       <c r="G83" t="s">
         <v>11</v>
       </c>
       <c r="H83" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
       <c r="I83" t="s">
         <v>11</v>
       </c>
       <c r="J83" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="B84" t="s">
-        <v>69</v>
+        <v>342</v>
       </c>
       <c r="C84" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="D84" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="E84" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84" t="s">
         <v>11</v>
       </c>
       <c r="H84" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="I84" t="s">
         <v>11</v>
       </c>
       <c r="J84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="B85" t="s">
-        <v>69</v>
+        <v>342</v>
       </c>
       <c r="C85" t="s">
-        <v>362</v>
+        <v>23</v>
       </c>
       <c r="D85" t="s">
-        <v>363</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85" t="s">
         <v>11</v>
       </c>
       <c r="H85" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="I85" t="s">
         <v>11</v>
       </c>
       <c r="J85" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="B86" t="s">
-        <v>170</v>
+        <v>277</v>
       </c>
       <c r="C86" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="D86" t="s">
-        <v>368</v>
+        <v>228</v>
       </c>
       <c r="E86" t="s">
-        <v>369</v>
+        <v>11</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86" t="s">
         <v>11</v>
       </c>
       <c r="H86" t="s">
-        <v>370</v>
+        <v>352</v>
       </c>
       <c r="I86" t="s">
         <v>11</v>
       </c>
       <c r="J86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>371</v>
+        <v>353</v>
       </c>
       <c r="B87" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="C87" t="s">
-        <v>372</v>
+        <v>354</v>
       </c>
       <c r="D87" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="E87" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87" t="s">
         <v>11</v>
       </c>
       <c r="H87" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="I87" t="s">
         <v>11</v>
       </c>
       <c r="J87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
       <c r="B88" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="C88" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="D88" t="s">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="E88" t="s">
-        <v>379</v>
+        <v>360</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88" t="s">
         <v>11</v>
       </c>
       <c r="H88" t="s">
-        <v>380</v>
+        <v>361</v>
       </c>
       <c r="I88" t="s">
         <v>11</v>
       </c>
       <c r="J88" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>381</v>
+        <v>362</v>
       </c>
       <c r="B89" t="s">
-        <v>348</v>
+        <v>277</v>
       </c>
       <c r="C89" t="s">
-        <v>267</v>
+        <v>207</v>
       </c>
       <c r="D89" t="s">
-        <v>268</v>
+        <v>208</v>
       </c>
       <c r="E89" t="s">
-        <v>382</v>
+        <v>11</v>
       </c>
       <c r="F89" t="s">
-        <v>383</v>
+        <v>11</v>
       </c>
       <c r="G89" t="s">
         <v>11</v>
       </c>
       <c r="H89" t="s">
-        <v>384</v>
+        <v>363</v>
       </c>
       <c r="I89" t="s">
         <v>11</v>
       </c>
       <c r="J89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>385</v>
+        <v>364</v>
       </c>
       <c r="B90" t="s">
-        <v>242</v>
+        <v>189</v>
       </c>
       <c r="C90" t="s">
-        <v>386</v>
+        <v>202</v>
       </c>
       <c r="D90" t="s">
-        <v>387</v>
+        <v>203</v>
       </c>
       <c r="E90" t="s">
-        <v>388</v>
+        <v>365</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90" t="s">
         <v>11</v>
       </c>
       <c r="H90" t="s">
-        <v>389</v>
+        <v>366</v>
       </c>
       <c r="I90" t="s">
         <v>11</v>
       </c>
       <c r="J90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>390</v>
+        <v>367</v>
       </c>
       <c r="B91" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="C91" t="s">
-        <v>391</v>
+        <v>368</v>
       </c>
       <c r="D91" t="s">
-        <v>392</v>
+        <v>369</v>
       </c>
       <c r="E91" t="s">
-        <v>393</v>
+        <v>11</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91" t="s">
         <v>11</v>
       </c>
       <c r="H91" t="s">
-        <v>394</v>
+        <v>370</v>
       </c>
       <c r="I91" t="s">
         <v>11</v>
       </c>
       <c r="J91" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>395</v>
+        <v>371</v>
       </c>
       <c r="B92" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="C92" t="s">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="D92" t="s">
-        <v>397</v>
+        <v>373</v>
       </c>
       <c r="E92" t="s">
-        <v>398</v>
+        <v>11</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92" t="s">
         <v>11</v>
       </c>
       <c r="H92" t="s">
-        <v>399</v>
+        <v>374</v>
       </c>
       <c r="I92" t="s">
         <v>11</v>
       </c>
       <c r="J92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>400</v>
+        <v>375</v>
       </c>
       <c r="B93" t="s">
-        <v>50</v>
+        <v>264</v>
       </c>
       <c r="C93" t="s">
-        <v>223</v>
+        <v>376</v>
       </c>
       <c r="D93" t="s">
-        <v>224</v>
+        <v>377</v>
       </c>
       <c r="E93" t="s">
-        <v>401</v>
+        <v>11</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93" t="s">
         <v>11</v>
       </c>
       <c r="H93" t="s">
-        <v>402</v>
+        <v>378</v>
       </c>
       <c r="I93" t="s">
         <v>11</v>
       </c>
       <c r="J93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>403</v>
+        <v>379</v>
       </c>
       <c r="B94" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
       <c r="C94" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="D94" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="E94" t="s">
-        <v>404</v>
+        <v>11</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
       <c r="H94" t="s">
-        <v>405</v>
+        <v>380</v>
       </c>
       <c r="I94" t="s">
         <v>11</v>
       </c>
       <c r="J94" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>406</v>
+        <v>381</v>
       </c>
       <c r="B95" t="s">
-        <v>29</v>
+        <v>342</v>
       </c>
       <c r="C95" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="D95" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
       <c r="E95" t="s">
-        <v>409</v>
+        <v>11</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95" t="s">
         <v>11</v>
       </c>
       <c r="H95" t="s">
-        <v>410</v>
+        <v>384</v>
       </c>
       <c r="I95" t="s">
         <v>11</v>
       </c>
       <c r="J95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>411</v>
+        <v>385</v>
       </c>
       <c r="B96" t="s">
-        <v>170</v>
+        <v>195</v>
       </c>
       <c r="C96" t="s">
-        <v>412</v>
+        <v>386</v>
       </c>
       <c r="D96" t="s">
-        <v>413</v>
+        <v>387</v>
       </c>
       <c r="E96" t="s">
-        <v>414</v>
+        <v>388</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96" t="s">
         <v>11</v>
       </c>
       <c r="H96" t="s">
-        <v>415</v>
+        <v>389</v>
       </c>
       <c r="I96" t="s">
         <v>11</v>
       </c>
       <c r="J96" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>416</v>
+        <v>390</v>
       </c>
       <c r="B97" t="s">
-        <v>417</v>
+        <v>277</v>
       </c>
       <c r="C97" t="s">
-        <v>418</v>
+        <v>391</v>
       </c>
       <c r="D97" t="s">
-        <v>52</v>
+        <v>392</v>
       </c>
       <c r="E97" t="s">
-        <v>419</v>
+        <v>11</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97" t="s">
         <v>11</v>
       </c>
       <c r="H97" t="s">
-        <v>420</v>
+        <v>393</v>
       </c>
       <c r="I97" t="s">
         <v>11</v>
       </c>
       <c r="J97" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>421</v>
+        <v>394</v>
       </c>
       <c r="B98" t="s">
-        <v>69</v>
+        <v>195</v>
       </c>
       <c r="C98" t="s">
-        <v>210</v>
+        <v>91</v>
       </c>
       <c r="D98" t="s">
-        <v>211</v>
+        <v>92</v>
       </c>
       <c r="E98" t="s">
-        <v>422</v>
+        <v>395</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98" t="s">
         <v>11</v>
       </c>
       <c r="H98" t="s">
-        <v>423</v>
+        <v>396</v>
       </c>
       <c r="I98" t="s">
         <v>11</v>
       </c>
       <c r="J98" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>424</v>
+        <v>397</v>
       </c>
       <c r="B99" t="s">
-        <v>170</v>
+        <v>277</v>
       </c>
       <c r="C99" t="s">
-        <v>425</v>
+        <v>52</v>
       </c>
       <c r="D99" t="s">
-        <v>426</v>
+        <v>53</v>
       </c>
       <c r="E99" t="s">
-        <v>427</v>
+        <v>11</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99" t="s">
         <v>11</v>
       </c>
       <c r="H99" t="s">
-        <v>428</v>
+        <v>398</v>
       </c>
       <c r="I99" t="s">
         <v>11</v>
       </c>
       <c r="J99" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>429</v>
+        <v>399</v>
       </c>
       <c r="B100" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
       <c r="C100" t="s">
-        <v>430</v>
+        <v>128</v>
       </c>
       <c r="D100" t="s">
-        <v>431</v>
+        <v>129</v>
       </c>
       <c r="E100" t="s">
-        <v>432</v>
+        <v>11</v>
       </c>
       <c r="F100" t="s">
-        <v>433</v>
+        <v>11</v>
       </c>
       <c r="G100" t="s">
         <v>11</v>
       </c>
       <c r="H100" t="s">
-        <v>434</v>
+        <v>400</v>
       </c>
       <c r="I100" t="s">
         <v>11</v>
       </c>
       <c r="J100" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>435</v>
+        <v>401</v>
       </c>
       <c r="B101" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
       <c r="C101" t="s">
-        <v>436</v>
+        <v>402</v>
       </c>
       <c r="D101" t="s">
-        <v>437</v>
+        <v>403</v>
       </c>
       <c r="E101" t="s">
-        <v>438</v>
+        <v>404</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101" t="s">
         <v>11</v>
       </c>
       <c r="H101" t="s">
-        <v>439</v>
+        <v>405</v>
       </c>
       <c r="I101" t="s">
         <v>11</v>
       </c>
       <c r="J101" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>440</v>
+        <v>406</v>
       </c>
       <c r="B102" t="s">
-        <v>441</v>
+        <v>277</v>
       </c>
       <c r="C102" t="s">
-        <v>442</v>
+        <v>407</v>
       </c>
       <c r="D102" t="s">
-        <v>443</v>
+        <v>408</v>
       </c>
       <c r="E102" t="s">
-        <v>444</v>
+        <v>11</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102" t="s">
         <v>11</v>
       </c>
       <c r="H102" t="s">
-        <v>445</v>
+        <v>409</v>
       </c>
       <c r="I102" t="s">
         <v>11</v>
       </c>
       <c r="J102" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>446</v>
+        <v>410</v>
       </c>
       <c r="B103" t="s">
-        <v>242</v>
+        <v>411</v>
       </c>
       <c r="C103" t="s">
-        <v>447</v>
+        <v>412</v>
       </c>
       <c r="D103" t="s">
-        <v>448</v>
+        <v>413</v>
       </c>
       <c r="E103" t="s">
-        <v>449</v>
+        <v>414</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103" t="s">
         <v>11</v>
       </c>
       <c r="H103" t="s">
-        <v>450</v>
+        <v>415</v>
       </c>
       <c r="I103" t="s">
         <v>11</v>
       </c>
       <c r="J103" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>451</v>
+        <v>416</v>
       </c>
       <c r="B104" t="s">
-        <v>452</v>
+        <v>264</v>
       </c>
       <c r="C104" t="s">
-        <v>142</v>
+        <v>417</v>
       </c>
       <c r="D104" t="s">
-        <v>143</v>
+        <v>418</v>
       </c>
       <c r="E104" t="s">
-        <v>453</v>
+        <v>419</v>
       </c>
       <c r="F104" t="s">
-        <v>454</v>
+        <v>11</v>
       </c>
       <c r="G104" t="s">
         <v>11</v>
       </c>
       <c r="H104" t="s">
-        <v>455</v>
+        <v>420</v>
       </c>
       <c r="I104" t="s">
         <v>11</v>
       </c>
       <c r="J104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>456</v>
+        <v>421</v>
       </c>
       <c r="B105" t="s">
-        <v>29</v>
+        <v>277</v>
       </c>
       <c r="C105" t="s">
-        <v>115</v>
+        <v>422</v>
       </c>
       <c r="D105" t="s">
-        <v>116</v>
+        <v>423</v>
       </c>
       <c r="E105" t="s">
-        <v>457</v>
+        <v>11</v>
       </c>
       <c r="F105" t="s">
         <v>11</v>
       </c>
       <c r="G105" t="s">
         <v>11</v>
       </c>
       <c r="H105" t="s">
-        <v>458</v>
+        <v>424</v>
       </c>
       <c r="I105" t="s">
         <v>11</v>
       </c>
       <c r="J105" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>459</v>
+        <v>425</v>
       </c>
       <c r="B106" t="s">
-        <v>170</v>
+        <v>277</v>
       </c>
       <c r="C106" t="s">
-        <v>460</v>
+        <v>426</v>
       </c>
       <c r="D106" t="s">
-        <v>304</v>
+        <v>427</v>
       </c>
       <c r="E106" t="s">
-        <v>461</v>
+        <v>11</v>
       </c>
       <c r="F106" t="s">
-        <v>462</v>
+        <v>11</v>
       </c>
       <c r="G106" t="s">
         <v>11</v>
       </c>
       <c r="H106" t="s">
-        <v>463</v>
+        <v>428</v>
       </c>
       <c r="I106" t="s">
         <v>11</v>
       </c>
       <c r="J106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>464</v>
+        <v>429</v>
       </c>
       <c r="B107" t="s">
-        <v>29</v>
+        <v>430</v>
       </c>
       <c r="C107" t="s">
-        <v>465</v>
+        <v>162</v>
       </c>
       <c r="D107" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
       <c r="E107" t="s">
-        <v>466</v>
+        <v>431</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
       <c r="G107" t="s">
         <v>11</v>
       </c>
       <c r="H107" t="s">
-        <v>467</v>
+        <v>432</v>
       </c>
       <c r="I107" t="s">
         <v>11</v>
       </c>
       <c r="J107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>468</v>
+        <v>433</v>
       </c>
       <c r="B108" t="s">
-        <v>69</v>
+        <v>277</v>
       </c>
       <c r="C108" t="s">
-        <v>469</v>
+        <v>434</v>
       </c>
       <c r="D108" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="E108" t="s">
-        <v>470</v>
+        <v>11</v>
       </c>
       <c r="F108" t="s">
         <v>11</v>
       </c>
       <c r="G108" t="s">
         <v>11</v>
       </c>
       <c r="H108" t="s">
-        <v>471</v>
+        <v>436</v>
       </c>
       <c r="I108" t="s">
         <v>11</v>
       </c>
       <c r="J108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>472</v>
+        <v>437</v>
       </c>
       <c r="B109" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
       <c r="C109" t="s">
+        <v>438</v>
+      </c>
+      <c r="D109" t="s">
+        <v>439</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" t="s">
+        <v>11</v>
+      </c>
+      <c r="H109" t="s">
+        <v>440</v>
+      </c>
+      <c r="I109" t="s">
+        <v>11</v>
+      </c>
+      <c r="J109" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>441</v>
+      </c>
+      <c r="B110" t="s">
+        <v>277</v>
+      </c>
+      <c r="C110" t="s">
+        <v>442</v>
+      </c>
+      <c r="D110" t="s">
+        <v>443</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" t="s">
+        <v>11</v>
+      </c>
+      <c r="H110" t="s">
+        <v>444</v>
+      </c>
+      <c r="I110" t="s">
+        <v>11</v>
+      </c>
+      <c r="J110" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>445</v>
+      </c>
+      <c r="B111" t="s">
+        <v>277</v>
+      </c>
+      <c r="C111" t="s">
+        <v>446</v>
+      </c>
+      <c r="D111" t="s">
+        <v>447</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G111" t="s">
+        <v>11</v>
+      </c>
+      <c r="H111" t="s">
+        <v>448</v>
+      </c>
+      <c r="I111" t="s">
+        <v>11</v>
+      </c>
+      <c r="J111" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>449</v>
+      </c>
+      <c r="B112" t="s">
+        <v>172</v>
+      </c>
+      <c r="C112" t="s">
+        <v>450</v>
+      </c>
+      <c r="D112" t="s">
+        <v>451</v>
+      </c>
+      <c r="E112" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" t="s">
+        <v>11</v>
+      </c>
+      <c r="G112" t="s">
+        <v>11</v>
+      </c>
+      <c r="H112" t="s">
+        <v>452</v>
+      </c>
+      <c r="I112" t="s">
+        <v>11</v>
+      </c>
+      <c r="J112" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>453</v>
+      </c>
+      <c r="B113" t="s">
+        <v>277</v>
+      </c>
+      <c r="C113" t="s">
+        <v>454</v>
+      </c>
+      <c r="D113" t="s">
+        <v>455</v>
+      </c>
+      <c r="E113" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" t="s">
+        <v>11</v>
+      </c>
+      <c r="H113" t="s">
+        <v>456</v>
+      </c>
+      <c r="I113" t="s">
+        <v>11</v>
+      </c>
+      <c r="J113" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>457</v>
+      </c>
+      <c r="B114" t="s">
+        <v>277</v>
+      </c>
+      <c r="C114" t="s">
+        <v>458</v>
+      </c>
+      <c r="D114" t="s">
+        <v>459</v>
+      </c>
+      <c r="E114" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" t="s">
+        <v>11</v>
+      </c>
+      <c r="G114" t="s">
+        <v>11</v>
+      </c>
+      <c r="H114" t="s">
         <v>460</v>
       </c>
-      <c r="D109" t="s">
-[...17 lines deleted...]
-      <c r="J109" t="s">
+      <c r="I114" t="s">
+        <v>11</v>
+      </c>
+      <c r="J114" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>461</v>
+      </c>
+      <c r="B115" t="s">
+        <v>277</v>
+      </c>
+      <c r="C115" t="s">
+        <v>462</v>
+      </c>
+      <c r="D115" t="s">
+        <v>463</v>
+      </c>
+      <c r="E115" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" t="s">
+        <v>11</v>
+      </c>
+      <c r="H115" t="s">
+        <v>464</v>
+      </c>
+      <c r="I115" t="s">
+        <v>11</v>
+      </c>
+      <c r="J115" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>465</v>
+      </c>
+      <c r="B116" t="s">
+        <v>277</v>
+      </c>
+      <c r="C116" t="s">
+        <v>466</v>
+      </c>
+      <c r="D116" t="s">
+        <v>467</v>
+      </c>
+      <c r="E116" t="s">
+        <v>11</v>
+      </c>
+      <c r="F116" t="s">
+        <v>11</v>
+      </c>
+      <c r="G116" t="s">
+        <v>11</v>
+      </c>
+      <c r="H116" t="s">
+        <v>468</v>
+      </c>
+      <c r="I116" t="s">
+        <v>11</v>
+      </c>
+      <c r="J116" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B4"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="B2" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="B3" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B4" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">